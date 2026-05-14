--- v0 (2026-01-27)
+++ v1 (2026-05-14)
@@ -3,256 +3,257 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\georg\OneDrive\Documents\Dossiers\Sport\TT\Clt Bourguignon individuel ppt+xls\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CC4DFE80-98CE-4BDF-9395-31F68C645E0C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A607342F-E29E-4558-818F-E0B7E25D7585}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13020" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="2025 2026" sheetId="33" r:id="rId1"/>
+    <sheet name="2025 2026" sheetId="36" r:id="rId1"/>
     <sheet name="2024 2025" sheetId="29" r:id="rId2"/>
     <sheet name="2023 2024" sheetId="19" r:id="rId3"/>
     <sheet name="2022 2023" sheetId="10" r:id="rId4"/>
     <sheet name="2021 2022" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'2021 2022'!$A$5:$T$5</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'2022 2023'!$A$5:$T$5</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'2023 2024'!$A$5:$T$5</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'2024 2025'!$A$5:$T$5</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2025 2026'!$A$5:$S$5</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="A37" i="33" l="1"/>
-[...161 lines deleted...]
-  <c r="I27" i="33"/>
+  <c r="A37" i="36" l="1"/>
+  <c r="A32" i="36"/>
+  <c r="A31" i="36"/>
+  <c r="A33" i="36" s="1"/>
+  <c r="C26" i="36"/>
+  <c r="C25" i="36"/>
+  <c r="R23" i="36"/>
+  <c r="R22" i="36"/>
+  <c r="Q22" i="36"/>
+  <c r="P22" i="36"/>
+  <c r="N22" i="36" s="1"/>
+  <c r="O22" i="36"/>
+  <c r="H22" i="36"/>
+  <c r="G22" i="36"/>
+  <c r="F22" i="36"/>
+  <c r="E22" i="36"/>
+  <c r="R21" i="36"/>
+  <c r="P21" i="36"/>
+  <c r="O21" i="36"/>
+  <c r="N21" i="36"/>
+  <c r="H21" i="36"/>
+  <c r="G21" i="36"/>
+  <c r="F21" i="36"/>
+  <c r="E21" i="36"/>
+  <c r="R20" i="36"/>
+  <c r="P20" i="36"/>
+  <c r="N20" i="36" s="1"/>
+  <c r="O20" i="36"/>
+  <c r="H20" i="36"/>
+  <c r="G20" i="36"/>
+  <c r="F20" i="36"/>
+  <c r="E20" i="36"/>
+  <c r="R19" i="36"/>
+  <c r="Q19" i="36"/>
+  <c r="P19" i="36"/>
+  <c r="O19" i="36"/>
+  <c r="Q21" i="36" s="1"/>
+  <c r="N19" i="36"/>
+  <c r="H19" i="36"/>
+  <c r="G19" i="36"/>
+  <c r="F19" i="36"/>
+  <c r="E19" i="36"/>
+  <c r="R18" i="36"/>
+  <c r="Q18" i="36"/>
+  <c r="P18" i="36"/>
+  <c r="N18" i="36" s="1"/>
+  <c r="O18" i="36"/>
+  <c r="Q20" i="36" s="1"/>
+  <c r="H18" i="36"/>
+  <c r="G18" i="36"/>
+  <c r="F18" i="36"/>
+  <c r="E18" i="36"/>
+  <c r="R17" i="36"/>
+  <c r="P17" i="36"/>
+  <c r="O17" i="36"/>
+  <c r="N17" i="36"/>
+  <c r="H17" i="36"/>
+  <c r="G17" i="36"/>
+  <c r="F17" i="36"/>
+  <c r="E17" i="36"/>
+  <c r="R16" i="36"/>
+  <c r="P16" i="36"/>
+  <c r="N16" i="36" s="1"/>
+  <c r="O16" i="36"/>
+  <c r="H16" i="36"/>
+  <c r="G16" i="36"/>
+  <c r="F16" i="36"/>
+  <c r="E16" i="36"/>
+  <c r="R15" i="36"/>
+  <c r="Q15" i="36"/>
+  <c r="P15" i="36"/>
+  <c r="O15" i="36"/>
+  <c r="Q17" i="36" s="1"/>
+  <c r="N15" i="36"/>
+  <c r="H15" i="36"/>
+  <c r="G15" i="36"/>
+  <c r="F15" i="36"/>
+  <c r="E15" i="36"/>
+  <c r="R14" i="36"/>
+  <c r="Q14" i="36"/>
+  <c r="P14" i="36"/>
+  <c r="N14" i="36" s="1"/>
+  <c r="O14" i="36"/>
+  <c r="Q16" i="36" s="1"/>
+  <c r="H14" i="36"/>
+  <c r="G14" i="36"/>
+  <c r="F14" i="36"/>
+  <c r="E14" i="36"/>
+  <c r="R13" i="36"/>
+  <c r="P13" i="36"/>
+  <c r="O13" i="36"/>
+  <c r="Q13" i="36" s="1"/>
+  <c r="N13" i="36"/>
+  <c r="G13" i="36"/>
+  <c r="F13" i="36"/>
+  <c r="E13" i="36"/>
+  <c r="R12" i="36"/>
+  <c r="P12" i="36"/>
+  <c r="O12" i="36"/>
+  <c r="Q12" i="36" s="1"/>
+  <c r="N12" i="36"/>
+  <c r="H12" i="36"/>
+  <c r="G12" i="36"/>
+  <c r="F12" i="36"/>
+  <c r="E12" i="36"/>
+  <c r="R11" i="36"/>
+  <c r="Q11" i="36"/>
+  <c r="P11" i="36"/>
+  <c r="O11" i="36"/>
+  <c r="N11" i="36"/>
+  <c r="H11" i="36"/>
+  <c r="G11" i="36"/>
+  <c r="F11" i="36"/>
+  <c r="E11" i="36"/>
+  <c r="R10" i="36"/>
+  <c r="P10" i="36"/>
+  <c r="O10" i="36"/>
+  <c r="Q10" i="36" s="1"/>
+  <c r="N10" i="36"/>
+  <c r="H10" i="36"/>
+  <c r="G10" i="36"/>
+  <c r="F10" i="36"/>
+  <c r="E10" i="36"/>
+  <c r="R9" i="36"/>
+  <c r="P9" i="36"/>
+  <c r="N9" i="36"/>
+  <c r="G9" i="36"/>
+  <c r="F9" i="36"/>
+  <c r="E9" i="36"/>
+  <c r="R8" i="36"/>
+  <c r="P8" i="36"/>
+  <c r="N8" i="36" s="1"/>
+  <c r="O8" i="36"/>
+  <c r="Q8" i="36" s="1"/>
+  <c r="H8" i="36"/>
+  <c r="G8" i="36"/>
+  <c r="F8" i="36"/>
+  <c r="E8" i="36"/>
+  <c r="R7" i="36"/>
+  <c r="C24" i="36" s="1"/>
+  <c r="C27" i="36" s="1"/>
+  <c r="Q7" i="36"/>
+  <c r="P7" i="36"/>
+  <c r="O7" i="36"/>
+  <c r="N7" i="36"/>
+  <c r="H7" i="36"/>
+  <c r="G7" i="36"/>
+  <c r="F7" i="36"/>
+  <c r="E7" i="36"/>
+  <c r="A7" i="36"/>
+  <c r="R6" i="36"/>
+  <c r="P6" i="36"/>
+  <c r="N6" i="36" s="1"/>
+  <c r="O6" i="36"/>
+  <c r="Q6" i="36" s="1"/>
+  <c r="H6" i="36"/>
+  <c r="G6" i="36"/>
+  <c r="F6" i="36"/>
+  <c r="E6" i="36"/>
+  <c r="A6" i="36"/>
+  <c r="M27" i="36" l="1"/>
+  <c r="M28" i="36"/>
+  <c r="M26" i="36"/>
+  <c r="A8" i="36"/>
   <c r="A40" i="29"/>
   <c r="A41" i="29" s="1"/>
   <c r="A42" i="29" s="1"/>
   <c r="A43" i="29" s="1"/>
   <c r="A44" i="29" s="1"/>
   <c r="A32" i="29"/>
   <c r="A33" i="29" s="1"/>
   <c r="A34" i="29" s="1"/>
   <c r="A35" i="29" s="1"/>
   <c r="A36" i="29" s="1"/>
   <c r="C27" i="29"/>
   <c r="C26" i="29"/>
   <c r="Q22" i="29"/>
   <c r="P22" i="29"/>
   <c r="O22" i="29"/>
   <c r="H22" i="29"/>
   <c r="G22" i="29"/>
   <c r="F22" i="29"/>
   <c r="E22" i="29"/>
   <c r="Q21" i="29"/>
   <c r="P21" i="29"/>
   <c r="O21" i="29"/>
   <c r="H21" i="29"/>
   <c r="G21" i="29"/>
   <c r="F21" i="29"/>
@@ -373,51 +374,51 @@
   <c r="F8" i="29"/>
   <c r="E8" i="29"/>
   <c r="S7" i="29"/>
   <c r="C25" i="29" s="1"/>
   <c r="C28" i="29" s="1"/>
   <c r="Q7" i="29"/>
   <c r="P7" i="29"/>
   <c r="R7" i="29" s="1"/>
   <c r="O7" i="29"/>
   <c r="H7" i="29"/>
   <c r="G7" i="29"/>
   <c r="F7" i="29"/>
   <c r="E7" i="29"/>
   <c r="S6" i="29"/>
   <c r="Q6" i="29"/>
   <c r="P6" i="29"/>
   <c r="R6" i="29" s="1"/>
   <c r="O6" i="29"/>
   <c r="I27" i="29" s="1"/>
   <c r="H6" i="29"/>
   <c r="G6" i="29"/>
   <c r="F6" i="29"/>
   <c r="E6" i="29"/>
   <c r="A6" i="29"/>
   <c r="A7" i="29" s="1"/>
-  <c r="A8" i="33" l="1"/>
+  <c r="A9" i="36" l="1"/>
   <c r="A8" i="29"/>
   <c r="I26" i="29"/>
   <c r="A31" i="19"/>
   <c r="A32" i="19" s="1"/>
   <c r="A33" i="19" s="1"/>
   <c r="A34" i="19" s="1"/>
   <c r="C26" i="19"/>
   <c r="C25" i="19"/>
   <c r="Q22" i="19"/>
   <c r="P22" i="19"/>
   <c r="R22" i="19" s="1"/>
   <c r="O22" i="19"/>
   <c r="H22" i="19"/>
   <c r="G22" i="19"/>
   <c r="F22" i="19"/>
   <c r="E22" i="19"/>
   <c r="Q21" i="19"/>
   <c r="P21" i="19"/>
   <c r="R21" i="19" s="1"/>
   <c r="O21" i="19"/>
   <c r="H21" i="19"/>
   <c r="G21" i="19"/>
   <c r="F21" i="19"/>
   <c r="E21" i="19"/>
   <c r="R20" i="19"/>
@@ -533,92 +534,91 @@
   <c r="G8" i="19"/>
   <c r="F8" i="19"/>
   <c r="E8" i="19"/>
   <c r="S7" i="19"/>
   <c r="C24" i="19" s="1"/>
   <c r="C27" i="19" s="1"/>
   <c r="Q7" i="19"/>
   <c r="P7" i="19"/>
   <c r="R7" i="19" s="1"/>
   <c r="O7" i="19"/>
   <c r="H7" i="19"/>
   <c r="G7" i="19"/>
   <c r="F7" i="19"/>
   <c r="E7" i="19"/>
   <c r="S6" i="19"/>
   <c r="R6" i="19"/>
   <c r="Q6" i="19"/>
   <c r="O6" i="19" s="1"/>
   <c r="P6" i="19"/>
   <c r="H6" i="19"/>
   <c r="G6" i="19"/>
   <c r="F6" i="19"/>
   <c r="E6" i="19"/>
   <c r="A6" i="19"/>
   <c r="A7" i="19" s="1"/>
-  <c r="A9" i="33" l="1"/>
+  <c r="A11" i="36" l="1"/>
+  <c r="A10" i="36"/>
   <c r="A9" i="29"/>
   <c r="I24" i="19"/>
   <c r="I26" i="19"/>
   <c r="I25" i="19"/>
   <c r="A8" i="19"/>
-  <c r="A10" i="33" l="1"/>
+  <c r="A12" i="36" l="1"/>
+  <c r="A13" i="36"/>
   <c r="A10" i="29"/>
   <c r="A9" i="19"/>
-  <c r="A11" i="33" l="1"/>
+  <c r="A15" i="36" l="1"/>
+  <c r="A14" i="36"/>
   <c r="A11" i="29"/>
   <c r="A10" i="19"/>
-  <c r="A12" i="33" l="1"/>
+  <c r="A16" i="36" l="1"/>
+  <c r="A17" i="36"/>
   <c r="A12" i="29"/>
   <c r="A11" i="19"/>
-  <c r="A13" i="33" l="1"/>
+  <c r="A18" i="36" l="1"/>
   <c r="A13" i="29"/>
   <c r="A12" i="19"/>
-  <c r="A14" i="33" l="1"/>
+  <c r="A19" i="36" l="1"/>
   <c r="A14" i="29"/>
   <c r="A13" i="19"/>
-  <c r="A15" i="33" l="1"/>
+  <c r="A20" i="36" l="1"/>
   <c r="A15" i="29"/>
   <c r="A14" i="19"/>
-  <c r="A16" i="33" l="1"/>
+  <c r="A21" i="36" l="1"/>
+  <c r="A22" i="36" s="1"/>
   <c r="A16" i="29"/>
   <c r="A15" i="19"/>
-  <c r="A17" i="33" l="1"/>
-  <c r="A17" i="29"/>
+  <c r="A17" i="29" l="1"/>
   <c r="A16" i="19"/>
-  <c r="A18" i="33" l="1"/>
-  <c r="A18" i="29"/>
+  <c r="A18" i="29" l="1"/>
   <c r="A17" i="19"/>
-  <c r="A19" i="33" l="1"/>
-  <c r="A19" i="29"/>
+  <c r="A19" i="29" l="1"/>
   <c r="A18" i="19"/>
-  <c r="A20" i="33" l="1"/>
-  <c r="A20" i="29"/>
+  <c r="A20" i="29" l="1"/>
   <c r="A19" i="19"/>
-  <c r="A21" i="33" l="1"/>
-[...1 lines deleted...]
-  <c r="A21" i="29"/>
+  <c r="A21" i="29" l="1"/>
   <c r="A22" i="29" s="1"/>
   <c r="A20" i="19"/>
   <c r="A21" i="19" l="1"/>
   <c r="A22" i="19" s="1"/>
   <c r="C30" i="10" l="1"/>
   <c r="C29" i="10"/>
   <c r="Q25" i="10"/>
   <c r="O25" i="10" s="1"/>
   <c r="P25" i="10"/>
   <c r="R25" i="10" s="1"/>
   <c r="H25" i="10"/>
   <c r="G25" i="10"/>
   <c r="F25" i="10"/>
   <c r="E25" i="10"/>
   <c r="R24" i="10"/>
   <c r="Q24" i="10"/>
   <c r="P24" i="10"/>
   <c r="O24" i="10"/>
   <c r="H24" i="10"/>
   <c r="G24" i="10"/>
   <c r="F24" i="10"/>
   <c r="E24" i="10"/>
   <c r="R23" i="10"/>
   <c r="Q23" i="10"/>
   <c r="O23" i="10"/>
@@ -1366,57 +1366,63 @@
     <t>Classement officiel saison 2025/2026</t>
   </si>
   <si>
     <t xml:space="preserve"> Didier</t>
   </si>
   <si>
     <t>J4</t>
   </si>
   <si>
     <t>BIDEAUX</t>
   </si>
   <si>
     <t>Nathan</t>
   </si>
   <si>
     <t>Licenciés jeunes</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="[$-40C]d\-mmm;@"/>
   </numFmts>
-  <fonts count="9" x14ac:knownFonts="1">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -1501,161 +1507,162 @@
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="48">
+  <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="1" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="1" fontId="3" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="6" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="1" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left"/>
-    </xf>
-[...19 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1"/>
+    <xf numFmtId="1" fontId="7" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="6" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="14">
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <color indexed="10"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <color indexed="17"/>
       </font>
     </dxf>
     <dxf>
@@ -2074,73 +2081,73 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D5F0F340-83FB-4736-8483-D3E797EE825E}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{96D7FF41-5A7F-4A2D-A553-D8F7849BB7BF}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:W43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="W13" sqref="W12:W13"/>
+      <selection activeCell="V19" sqref="V19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="17.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="12.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="3" style="27" customWidth="1"/>
     <col min="5" max="5" width="5.5703125" style="27" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="7.5703125" style="27" customWidth="1"/>
-    <col min="7" max="7" width="7.7109375" style="27" hidden="1" customWidth="1"/>
+    <col min="7" max="7" width="7.7109375" style="27" customWidth="1"/>
     <col min="8" max="8" width="7.140625" style="27" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="6.28515625" style="2" customWidth="1"/>
     <col min="10" max="10" width="7.5703125" style="1" customWidth="1"/>
-    <col min="11" max="11" width="7.7109375" style="1" hidden="1" customWidth="1"/>
+    <col min="11" max="11" width="7.7109375" style="1" customWidth="1"/>
     <col min="12" max="12" width="6.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="13" max="14" width="5.28515625" style="27" customWidth="1"/>
     <col min="15" max="15" width="7.28515625" style="3" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="6.7109375" style="1" customWidth="1"/>
     <col min="17" max="17" width="6.7109375" style="2" customWidth="1"/>
     <col min="18" max="18" width="4.7109375" style="3" customWidth="1"/>
     <col min="19" max="19" width="8.85546875" style="1" customWidth="1"/>
     <col min="20" max="20" width="8.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="5.28515625" style="1" customWidth="1"/>
     <col min="22" max="22" width="12.42578125" style="1" customWidth="1"/>
     <col min="23" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:22" x14ac:dyDescent="0.2">
       <c r="B2" s="1" t="s">
         <v>121</v>
       </c>
       <c r="J2" s="27"/>
       <c r="K2" s="27"/>
       <c r="L2" s="27"/>
@@ -2152,63 +2159,63 @@
       <c r="I3" s="29"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
       <c r="P3" s="44"/>
       <c r="Q3" s="44"/>
     </row>
     <row r="4" spans="1:22" s="12" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="6"/>
       <c r="E4" s="6" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="7">
-        <v>46042</v>
+        <v>46112</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>7</v>
       </c>
       <c r="I4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="J4" s="5" t="s">
         <v>6</v>
       </c>
       <c r="K4" s="7">
-        <v>46042</v>
+        <v>46112</v>
       </c>
       <c r="L4" s="8" t="s">
         <v>7</v>
       </c>
       <c r="M4" s="6" t="s">
         <v>8</v>
       </c>
       <c r="N4" s="10" t="s">
         <v>10</v>
       </c>
       <c r="O4" s="5" t="s">
         <v>11</v>
       </c>
       <c r="P4" s="9" t="s">
         <v>12</v>
       </c>
       <c r="Q4" s="11" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:22" s="12" customFormat="1" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="5"/>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="6"/>
@@ -2219,1232 +2226,1266 @@
       <c r="I5" s="9"/>
       <c r="J5" s="5"/>
       <c r="K5" s="7"/>
       <c r="L5" s="8"/>
       <c r="M5" s="6"/>
       <c r="N5" s="10"/>
       <c r="O5" s="5"/>
       <c r="P5" s="9"/>
       <c r="Q5" s="11"/>
     </row>
     <row r="6" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A6" s="13">
         <f>A5+1</f>
         <v>1</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>22</v>
       </c>
       <c r="C6" s="13" t="s">
         <v>23</v>
       </c>
       <c r="D6" s="28" t="s">
         <v>16</v>
       </c>
       <c r="E6" s="14" t="str">
-        <f t="shared" ref="E6:H21" si="0">IF(I6&gt;=1000,LEFT(I6,2),IF(I6&lt;1000,LEFT(I6,1)))</f>
+        <f>IF(I6&gt;=1000,LEFT(I6,2),IF(I6&lt;1000,LEFT(I6,1)))</f>
         <v>12</v>
       </c>
       <c r="F6" s="30" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(J6&gt;=1000,LEFT(J6,2),IF(J6&lt;1000,LEFT(J6,1)))</f>
         <v>12</v>
       </c>
       <c r="G6" s="14" t="str">
-        <f t="shared" si="0"/>
-        <v/>
+        <f>IF(K6&gt;=1000,LEFT(K6,2),IF(K6&lt;1000,LEFT(K6,1)))</f>
+        <v>12</v>
       </c>
       <c r="H6" s="14" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(L6&gt;=1000,LEFT(L6,2),IF(L6&lt;1000,LEFT(L6,1)))</f>
         <v/>
       </c>
       <c r="I6" s="15">
         <v>1260</v>
       </c>
       <c r="J6" s="15">
         <v>1264</v>
       </c>
-      <c r="K6" s="15"/>
+      <c r="K6" s="15">
+        <v>1260</v>
+      </c>
       <c r="L6" s="15"/>
       <c r="M6" s="28" t="s">
         <v>17</v>
       </c>
-      <c r="N6" s="41">
-[...1 lines deleted...]
-        <v>1</v>
+      <c r="N6" s="48" t="str">
+        <f t="shared" ref="N6:N22" si="0">IF(P6&gt;0,1,IF(P6&lt;0,0,IF(OR(P6=0,P6=""),"")))</f>
+        <v/>
       </c>
       <c r="O6" s="31">
         <f>IF(J6="","",J6-I6)</f>
         <v>4</v>
       </c>
       <c r="P6" s="31">
-        <f>IF(J6="","",J6-I6)</f>
-        <v>4</v>
+        <f>IF(K6="","",K6-I6)</f>
+        <v>0</v>
       </c>
       <c r="Q6" s="3">
-        <f t="shared" ref="Q6:Q14" si="2">IF(O6&gt;0,1,IF(O6&lt;0,0,IF(O6=0,"")))</f>
+        <f t="shared" ref="Q6:Q14" si="1">IF(O6&gt;0,1,IF(O6&lt;0,0,IF(O6=0,"")))</f>
         <v>1</v>
       </c>
       <c r="R6" s="24">
-        <f>COUNT(I6:I21)</f>
-        <v>16</v>
+        <f>COUNT(I6:I22)</f>
+        <v>17</v>
       </c>
       <c r="S6" s="30" t="s">
         <v>18</v>
       </c>
       <c r="V6" s="12"/>
     </row>
     <row r="7" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A7" s="13">
-        <f t="shared" ref="A7:A22" si="3">IF(A5=A6,A6+2,IF(K7=K6,A6+1,A6+1))</f>
+        <f t="shared" ref="A7:A22" si="2">IF(A5=A6,A6+2,IF(K7=K6,A6+1,A6+1))</f>
         <v>2</v>
       </c>
       <c r="B7" s="13" t="s">
         <v>28</v>
       </c>
       <c r="C7" s="13" t="s">
         <v>29</v>
       </c>
       <c r="D7" s="28" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="14" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(I7&gt;=1000,LEFT(I7,2),IF(I7&lt;1000,LEFT(I7,1)))</f>
         <v>10</v>
       </c>
       <c r="F7" s="14" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(J7&gt;=1000,LEFT(J7,2),IF(J7&lt;1000,LEFT(J7,1)))</f>
         <v>10</v>
       </c>
       <c r="G7" s="14" t="str">
-        <f t="shared" si="0"/>
-        <v/>
+        <f>IF(K7&gt;=1000,LEFT(K7,2),IF(K7&lt;1000,LEFT(K7,1)))</f>
+        <v>10</v>
       </c>
       <c r="H7" s="14" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(L7&gt;=1000,LEFT(L7,2),IF(L7&lt;1000,LEFT(L7,1)))</f>
         <v/>
       </c>
       <c r="I7" s="15">
         <v>1046</v>
       </c>
       <c r="J7" s="15">
         <v>1088</v>
       </c>
-      <c r="K7" s="15"/>
+      <c r="K7" s="15">
+        <v>1089</v>
+      </c>
       <c r="L7" s="15"/>
       <c r="M7" s="28" t="s">
         <v>17</v>
       </c>
-      <c r="N7" s="41">
-        <f t="shared" si="1"/>
+      <c r="N7" s="48">
+        <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="O7" s="31">
         <f>IF(J7="","",J7-I7)</f>
         <v>42</v>
       </c>
-      <c r="P7" s="18">
-[...1 lines deleted...]
-        <v>42</v>
+      <c r="P7" s="31">
+        <f t="shared" ref="P7:P22" si="3">IF(K7="","",K7-I7)</f>
+        <v>43</v>
       </c>
       <c r="Q7" s="3">
-        <f t="shared" si="2"/>
+        <f t="shared" si="1"/>
         <v>1</v>
       </c>
       <c r="R7" s="13">
-        <f t="shared" ref="R7:R21" si="5">COUNTIF($M$6:$M$22,S7)</f>
+        <f t="shared" ref="R7:R21" si="4">COUNTIF($M$6:$M$22,S7)</f>
         <v>2</v>
       </c>
       <c r="S7" s="28" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="8" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A8" s="13">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v>3</v>
       </c>
       <c r="B8" s="13" t="s">
         <v>25</v>
       </c>
       <c r="C8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="28" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="14" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(I8&gt;=1000,LEFT(I8,2),IF(I8&lt;1000,LEFT(I8,1)))</f>
         <v>10</v>
       </c>
       <c r="F8" s="30" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(J8&gt;=1000,LEFT(J8,2),IF(J8&lt;1000,LEFT(J8,1)))</f>
         <v>10</v>
       </c>
       <c r="G8" s="14" t="str">
-        <f t="shared" si="0"/>
-        <v/>
+        <f>IF(K8&gt;=1000,LEFT(K8,2),IF(K8&lt;1000,LEFT(K8,1)))</f>
+        <v>10</v>
       </c>
       <c r="H8" s="14" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(L8&gt;=1000,LEFT(L8,2),IF(L8&lt;1000,LEFT(L8,1)))</f>
         <v/>
       </c>
       <c r="I8" s="15">
         <v>1088</v>
       </c>
       <c r="J8" s="15">
         <v>1057</v>
       </c>
-      <c r="K8" s="15"/>
+      <c r="K8" s="15">
+        <v>1049</v>
+      </c>
       <c r="L8" s="15"/>
       <c r="M8" s="28" t="s">
         <v>113</v>
       </c>
-      <c r="N8" s="41">
-        <f t="shared" si="1"/>
+      <c r="N8" s="48">
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="O8" s="31">
         <f>IF(J8="","",J8-I8)</f>
         <v>-31</v>
       </c>
       <c r="P8" s="31">
+        <f t="shared" si="3"/>
+        <v>-39</v>
+      </c>
+      <c r="Q8" s="3">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="R8" s="13">
         <f t="shared" si="4"/>
-        <v>-31</v>
-[...6 lines deleted...]
-        <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="S8" s="28" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="9" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A9" s="13">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v>4</v>
       </c>
       <c r="B9" s="13" t="s">
         <v>83</v>
       </c>
       <c r="C9" s="13" t="s">
         <v>122</v>
       </c>
       <c r="D9" s="28" t="s">
         <v>16</v>
       </c>
       <c r="E9" s="14" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(I9&gt;=1000,LEFT(I9,2),IF(I9&lt;1000,LEFT(I9,1)))</f>
         <v>9</v>
       </c>
       <c r="F9" s="30" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(J9&gt;=1000,LEFT(J9,2),IF(J9&lt;1000,LEFT(J9,1)))</f>
         <v>9</v>
       </c>
       <c r="G9" s="14" t="str">
-        <f t="shared" si="0"/>
-        <v/>
+        <f>IF(K9&gt;=1000,LEFT(K9,2),IF(K9&lt;1000,LEFT(K9,1)))</f>
+        <v>9</v>
       </c>
       <c r="H9" s="14"/>
       <c r="I9" s="15">
         <v>960</v>
       </c>
       <c r="J9" s="15">
         <v>944</v>
       </c>
-      <c r="K9" s="15"/>
+      <c r="K9" s="15">
+        <v>911</v>
+      </c>
       <c r="L9" s="15"/>
       <c r="M9" s="28" t="s">
         <v>113</v>
       </c>
-      <c r="N9" s="41">
-        <f t="shared" si="1"/>
+      <c r="N9" s="48">
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="O9" s="31"/>
       <c r="P9" s="31">
-        <f t="shared" si="4"/>
-        <v>-16</v>
+        <f t="shared" si="3"/>
+        <v>-49</v>
       </c>
       <c r="Q9" s="3"/>
       <c r="R9" s="13">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>2</v>
       </c>
       <c r="S9" s="28" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="10" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A10" s="13">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v>5</v>
       </c>
       <c r="B10" s="13" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="C10" s="13" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D10" s="28" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="14" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(I10&gt;=1000,LEFT(I10,2),IF(I10&lt;1000,LEFT(I10,1)))</f>
         <v>8</v>
       </c>
       <c r="F10" s="30" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(J10&gt;=1000,LEFT(J10,2),IF(J10&lt;1000,LEFT(J10,1)))</f>
         <v>8</v>
       </c>
       <c r="G10" s="14" t="str">
-        <f t="shared" si="0"/>
-[...2 lines deleted...]
-      <c r="H10" s="16" t="str">
+        <f>IF(K10&gt;=1000,LEFT(K10,2),IF(K10&lt;1000,LEFT(K10,1)))</f>
+        <v>8</v>
+      </c>
+      <c r="H10" s="14" t="str">
         <f>IF(L10&gt;=1000,LEFT(L10,2),IF(L10&lt;1000,LEFT(L10,1)))</f>
         <v/>
       </c>
       <c r="I10" s="15">
-        <v>864</v>
+        <v>843</v>
       </c>
       <c r="J10" s="15">
-        <v>886</v>
-[...1 lines deleted...]
-      <c r="K10" s="15"/>
+        <v>872</v>
+      </c>
+      <c r="K10" s="15">
+        <v>881</v>
+      </c>
       <c r="L10" s="15"/>
       <c r="M10" s="28" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="N10" s="41">
+        <v>116</v>
+      </c>
+      <c r="N10" s="48">
+        <f t="shared" si="0"/>
+        <v>1</v>
+      </c>
+      <c r="O10" s="31">
+        <f t="shared" ref="O10:O20" si="5">IF(J10="","",J10-I10)</f>
+        <v>29</v>
+      </c>
+      <c r="P10" s="31">
+        <f t="shared" si="3"/>
+        <v>38</v>
+      </c>
+      <c r="Q10" s="3">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
-      <c r="O10" s="31">
-[...3 lines deleted...]
-      <c r="P10" s="31">
+      <c r="R10" s="13">
         <f t="shared" si="4"/>
-        <v>22</v>
-[...6 lines deleted...]
-        <f t="shared" si="5"/>
         <v>3</v>
       </c>
       <c r="S10" s="28" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="11" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A11" s="13">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v>6</v>
       </c>
       <c r="B11" s="13" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="C11" s="13" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D11" s="28" t="s">
         <v>16</v>
       </c>
       <c r="E11" s="14" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(I11&gt;=1000,LEFT(I11,2),IF(I11&lt;1000,LEFT(I11,1)))</f>
         <v>8</v>
       </c>
       <c r="F11" s="30" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(J11&gt;=1000,LEFT(J11,2),IF(J11&lt;1000,LEFT(J11,1)))</f>
         <v>8</v>
       </c>
       <c r="G11" s="14" t="str">
-        <f t="shared" si="0"/>
-[...2 lines deleted...]
-      <c r="H11" s="14" t="str">
+        <f>IF(K11&gt;=1000,LEFT(K11,2),IF(K11&lt;1000,LEFT(K11,1)))</f>
+        <v>8</v>
+      </c>
+      <c r="H11" s="16" t="str">
         <f>IF(L11&gt;=1000,LEFT(L11,2),IF(L11&lt;1000,LEFT(L11,1)))</f>
         <v/>
       </c>
       <c r="I11" s="15">
-        <v>843</v>
+        <v>864</v>
       </c>
       <c r="J11" s="15">
-        <v>872</v>
-[...1 lines deleted...]
-      <c r="K11" s="15"/>
+        <v>886</v>
+      </c>
+      <c r="K11" s="15">
+        <v>857</v>
+      </c>
       <c r="L11" s="15"/>
       <c r="M11" s="28" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="N11" s="41">
+        <v>114</v>
+      </c>
+      <c r="N11" s="48">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="O11" s="31">
+        <f t="shared" si="5"/>
+        <v>22</v>
+      </c>
+      <c r="P11" s="31">
+        <f t="shared" si="3"/>
+        <v>-7</v>
+      </c>
+      <c r="Q11" s="3">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
-      <c r="O11" s="31">
-[...3 lines deleted...]
-      <c r="P11" s="31">
+      <c r="R11" s="13">
         <f t="shared" si="4"/>
-        <v>29</v>
-[...6 lines deleted...]
-        <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="S11" s="28" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="12" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A12" s="13">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v>7</v>
       </c>
       <c r="B12" s="13" t="s">
         <v>88</v>
       </c>
       <c r="C12" s="13" t="s">
         <v>89</v>
       </c>
       <c r="D12" s="28" t="s">
         <v>16</v>
       </c>
       <c r="E12" s="14" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(I12&gt;=1000,LEFT(I12,2),IF(I12&lt;1000,LEFT(I12,1)))</f>
         <v>8</v>
       </c>
       <c r="F12" s="30" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(J12&gt;=1000,LEFT(J12,2),IF(J12&lt;1000,LEFT(J12,1)))</f>
         <v>8</v>
       </c>
-      <c r="G12" s="14" t="str">
-[...1 lines deleted...]
-        <v/>
+      <c r="G12" s="16" t="str">
+        <f>IF(K12&gt;=1000,LEFT(K12,2),IF(K12&lt;1000,LEFT(K12,1)))</f>
+        <v>7</v>
       </c>
       <c r="H12" s="14" t="str">
         <f>IF(L12&gt;=1000,LEFT(L12,2),IF(L12&lt;1000,LEFT(L12,1)))</f>
         <v/>
       </c>
       <c r="I12" s="15">
         <v>806</v>
       </c>
       <c r="J12" s="15">
         <v>801</v>
       </c>
-      <c r="K12" s="15"/>
+      <c r="K12" s="15">
+        <v>776</v>
+      </c>
       <c r="L12" s="15"/>
       <c r="M12" s="28" t="s">
         <v>17</v>
       </c>
-      <c r="N12" s="41">
+      <c r="N12" s="48">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="O12" s="31">
+        <f t="shared" si="5"/>
+        <v>-5</v>
+      </c>
+      <c r="P12" s="31">
+        <f t="shared" si="3"/>
+        <v>-30</v>
+      </c>
+      <c r="Q12" s="3">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O12" s="31">
-[...3 lines deleted...]
-      <c r="P12" s="31">
+      <c r="R12" s="13">
         <f t="shared" si="4"/>
-        <v>-5</v>
-[...6 lines deleted...]
-        <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S12" s="28" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="13" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A13" s="13">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v>8</v>
       </c>
       <c r="B13" s="13" t="s">
         <v>118</v>
       </c>
       <c r="C13" s="13" t="s">
         <v>119</v>
       </c>
       <c r="D13" s="28" t="s">
         <v>16</v>
       </c>
       <c r="E13" s="14" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(I13&gt;=1000,LEFT(I13,2),IF(I13&lt;1000,LEFT(I13,1)))</f>
         <v>8</v>
       </c>
       <c r="F13" s="39" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(J13&gt;=1000,LEFT(J13,2),IF(J13&lt;1000,LEFT(J13,1)))</f>
         <v>7</v>
       </c>
       <c r="G13" s="16" t="str">
-        <f t="shared" si="0"/>
-        <v/>
+        <f>IF(K13&gt;=1000,LEFT(K13,2),IF(K13&lt;1000,LEFT(K13,1)))</f>
+        <v>7</v>
       </c>
       <c r="H13" s="14"/>
       <c r="I13" s="15">
         <v>819</v>
       </c>
       <c r="J13" s="15">
         <v>774</v>
       </c>
-      <c r="K13" s="15"/>
+      <c r="K13" s="15">
+        <v>758</v>
+      </c>
       <c r="L13" s="15"/>
       <c r="M13" s="28" t="s">
         <v>120</v>
       </c>
-      <c r="N13" s="41">
+      <c r="N13" s="48">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="O13" s="31">
+        <f t="shared" si="5"/>
+        <v>-45</v>
+      </c>
+      <c r="P13" s="17">
+        <f t="shared" si="3"/>
+        <v>-61</v>
+      </c>
+      <c r="Q13" s="3">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O13" s="31">
-[...3 lines deleted...]
-      <c r="P13" s="17">
+      <c r="R13" s="13">
         <f t="shared" si="4"/>
-        <v>-45</v>
-[...6 lines deleted...]
-        <f t="shared" si="5"/>
         <v>3</v>
       </c>
       <c r="S13" s="28" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A14" s="13">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v>9</v>
       </c>
       <c r="B14" s="13" t="s">
         <v>39</v>
       </c>
       <c r="C14" s="13" t="s">
         <v>40</v>
       </c>
       <c r="D14" s="28" t="s">
         <v>16</v>
       </c>
       <c r="E14" s="14" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(I14&gt;=1000,LEFT(I14,2),IF(I14&lt;1000,LEFT(I14,1)))</f>
         <v>6</v>
       </c>
       <c r="F14" s="30" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(J14&gt;=1000,LEFT(J14,2),IF(J14&lt;1000,LEFT(J14,1)))</f>
         <v>6</v>
       </c>
       <c r="G14" s="14" t="str">
-        <f t="shared" si="0"/>
-        <v/>
+        <f>IF(K14&gt;=1000,LEFT(K14,2),IF(K14&lt;1000,LEFT(K14,1)))</f>
+        <v>6</v>
       </c>
       <c r="H14" s="14" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(L14&gt;=1000,LEFT(L14,2),IF(L14&lt;1000,LEFT(L14,1)))</f>
         <v/>
       </c>
       <c r="I14" s="15">
         <v>695</v>
       </c>
       <c r="J14" s="15">
         <v>675</v>
       </c>
-      <c r="K14" s="15"/>
+      <c r="K14" s="15">
+        <v>692</v>
+      </c>
       <c r="L14" s="15"/>
       <c r="M14" s="28" t="s">
         <v>116</v>
       </c>
-      <c r="N14" s="41">
+      <c r="N14" s="48">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="O14" s="31">
+        <f t="shared" si="5"/>
+        <v>-20</v>
+      </c>
+      <c r="P14" s="31">
+        <f t="shared" si="3"/>
+        <v>-3</v>
+      </c>
+      <c r="Q14" s="3">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O14" s="31">
-[...3 lines deleted...]
-      <c r="P14" s="31">
+      <c r="R14" s="13">
         <f t="shared" si="4"/>
-        <v>-20</v>
-[...6 lines deleted...]
-        <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S14" s="28" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="15" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A15" s="13">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v>10</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>100</v>
       </c>
       <c r="C15" s="13" t="s">
         <v>101</v>
       </c>
       <c r="D15" s="28" t="s">
         <v>16</v>
       </c>
       <c r="E15" s="14" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(I15&gt;=1000,LEFT(I15,2),IF(I15&lt;1000,LEFT(I15,1)))</f>
         <v>6</v>
       </c>
       <c r="F15" s="30" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(J15&gt;=1000,LEFT(J15,2),IF(J15&lt;1000,LEFT(J15,1)))</f>
         <v>6</v>
       </c>
       <c r="G15" s="14" t="str">
-        <f t="shared" si="0"/>
-        <v/>
+        <f>IF(K15&gt;=1000,LEFT(K15,2),IF(K15&lt;1000,LEFT(K15,1)))</f>
+        <v>6</v>
       </c>
       <c r="H15" s="14" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(L15&gt;=1000,LEFT(L15,2),IF(L15&lt;1000,LEFT(L15,1)))</f>
         <v/>
       </c>
       <c r="I15" s="15">
         <v>603</v>
       </c>
       <c r="J15" s="15">
         <v>640</v>
       </c>
-      <c r="K15" s="15"/>
+      <c r="K15" s="15">
+        <v>667</v>
+      </c>
       <c r="L15" s="15"/>
       <c r="M15" s="28" t="s">
         <v>114</v>
       </c>
-      <c r="N15" s="41">
-        <f t="shared" si="1"/>
+      <c r="N15" s="48">
+        <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="O15" s="31">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>37</v>
       </c>
-      <c r="P15" s="31">
-[...1 lines deleted...]
-        <v>37</v>
+      <c r="P15" s="18">
+        <f t="shared" si="3"/>
+        <v>64</v>
       </c>
       <c r="Q15" s="3">
         <f>IF(O13&gt;0,1,IF(O13&lt;0,0,IF(O13=0,"")))</f>
         <v>0</v>
       </c>
       <c r="R15" s="13">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="S15" s="28" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="16" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A16" s="13">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v>11</v>
       </c>
       <c r="B16" s="13" t="s">
         <v>48</v>
       </c>
       <c r="C16" s="13" t="s">
         <v>58</v>
       </c>
       <c r="D16" s="28" t="s">
         <v>16</v>
       </c>
       <c r="E16" s="14" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(I16&gt;=1000,LEFT(I16,2),IF(I16&lt;1000,LEFT(I16,1)))</f>
         <v>5</v>
       </c>
       <c r="F16" s="14" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(J16&gt;=1000,LEFT(J16,2),IF(J16&lt;1000,LEFT(J16,1)))</f>
         <v>5</v>
       </c>
       <c r="G16" s="14" t="str">
-        <f t="shared" si="0"/>
-        <v/>
+        <f>IF(K16&gt;=1000,LEFT(K16,2),IF(K16&lt;1000,LEFT(K16,1)))</f>
+        <v>5</v>
       </c>
       <c r="H16" s="14" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(L16&gt;=1000,LEFT(L16,2),IF(L16&lt;1000,LEFT(L16,1)))</f>
         <v/>
       </c>
       <c r="I16" s="15">
         <v>520</v>
       </c>
       <c r="J16" s="15">
         <v>532</v>
       </c>
-      <c r="K16" s="15"/>
+      <c r="K16" s="15">
+        <v>552</v>
+      </c>
       <c r="L16" s="15"/>
       <c r="M16" s="28" t="s">
         <v>47</v>
       </c>
-      <c r="N16" s="41">
-        <f t="shared" si="1"/>
+      <c r="N16" s="48">
+        <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="O16" s="31">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>12</v>
       </c>
       <c r="P16" s="31">
+        <f t="shared" si="3"/>
+        <v>32</v>
+      </c>
+      <c r="Q16" s="3">
+        <f t="shared" ref="Q16:Q22" si="6">IF(O14&gt;0,1,IF(O14&lt;0,0,IF(O14=0,"")))</f>
+        <v>0</v>
+      </c>
+      <c r="R16" s="13">
         <f t="shared" si="4"/>
-        <v>12</v>
-[...6 lines deleted...]
-        <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S16" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="17" spans="1:20" x14ac:dyDescent="0.2">
       <c r="A17" s="13">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v>12</v>
       </c>
       <c r="B17" s="13" t="s">
         <v>63</v>
       </c>
       <c r="C17" s="13" t="s">
         <v>58</v>
       </c>
       <c r="D17" s="28" t="s">
         <v>16</v>
       </c>
       <c r="E17" s="14" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(I17&gt;=1000,LEFT(I17,2),IF(I17&lt;1000,LEFT(I17,1)))</f>
         <v>5</v>
       </c>
       <c r="F17" s="14" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(J17&gt;=1000,LEFT(J17,2),IF(J17&lt;1000,LEFT(J17,1)))</f>
         <v>5</v>
       </c>
       <c r="G17" s="14" t="str">
-        <f t="shared" si="0"/>
-        <v/>
+        <f>IF(K17&gt;=1000,LEFT(K17,2),IF(K17&lt;1000,LEFT(K17,1)))</f>
+        <v>5</v>
       </c>
       <c r="H17" s="14" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(L17&gt;=1000,LEFT(L17,2),IF(L17&lt;1000,LEFT(L17,1)))</f>
         <v/>
       </c>
       <c r="I17" s="15">
         <v>534</v>
       </c>
       <c r="J17" s="15">
         <v>513</v>
       </c>
-      <c r="K17" s="15"/>
+      <c r="K17" s="15">
+        <v>516</v>
+      </c>
       <c r="L17" s="15"/>
       <c r="M17" s="28" t="s">
         <v>41</v>
       </c>
-      <c r="N17" s="41">
-        <f t="shared" si="1"/>
+      <c r="N17" s="48">
+        <f>IF(P17&gt;0,1,IF(P17&lt;0,0,IF(OR(P17=0,P17=""),"")))</f>
         <v>0</v>
       </c>
       <c r="O17" s="31">
+        <f t="shared" si="5"/>
+        <v>-21</v>
+      </c>
+      <c r="P17" s="31">
+        <f t="shared" si="3"/>
+        <v>-18</v>
+      </c>
+      <c r="Q17" s="3">
         <f t="shared" si="6"/>
-        <v>-21</v>
-[...1 lines deleted...]
-      <c r="P17" s="31">
+        <v>1</v>
+      </c>
+      <c r="R17" s="13">
         <f t="shared" si="4"/>
-        <v>-21</v>
-[...6 lines deleted...]
-        <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="S17" s="28" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="18" spans="1:20" x14ac:dyDescent="0.2">
       <c r="A18" s="13">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v>13</v>
       </c>
       <c r="B18" s="13" t="s">
-        <v>45</v>
+        <v>91</v>
       </c>
       <c r="C18" s="13" t="s">
-        <v>46</v>
+        <v>92</v>
       </c>
       <c r="D18" s="28" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="E18" s="14" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(I18&gt;=1000,LEFT(I18,2),IF(I18&lt;1000,LEFT(I18,1)))</f>
         <v>5</v>
       </c>
       <c r="F18" s="14" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(J18&gt;=1000,LEFT(J18,2),IF(J18&lt;1000,LEFT(J18,1)))</f>
         <v>5</v>
       </c>
       <c r="G18" s="14" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(K18&gt;=1000,LEFT(K18,2),IF(K18&lt;1000,LEFT(K18,1)))</f>
+        <v>5</v>
+      </c>
+      <c r="H18" s="14" t="str">
+        <f>IF(L18&gt;=1000,LEFT(L18,2),IF(L18&lt;1000,LEFT(L18,1)))</f>
         <v/>
       </c>
-      <c r="H18" s="14" t="str">
-[...2 lines deleted...]
-      </c>
       <c r="I18" s="15">
-        <v>505</v>
+        <v>500</v>
       </c>
       <c r="J18" s="15">
         <v>500</v>
       </c>
-      <c r="K18" s="15"/>
+      <c r="K18" s="15">
+        <v>510</v>
+      </c>
       <c r="L18" s="15"/>
       <c r="M18" s="28" t="s">
-        <v>117</v>
-[...3 lines deleted...]
-        <v>0</v>
+        <v>44</v>
+      </c>
+      <c r="N18" s="48">
+        <f t="shared" si="0"/>
+        <v>1</v>
       </c>
       <c r="O18" s="31">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="P18" s="31">
+        <f t="shared" si="3"/>
+        <v>10</v>
+      </c>
+      <c r="Q18" s="3">
         <f t="shared" si="6"/>
-        <v>-5</v>
-[...1 lines deleted...]
-      <c r="P18" s="31">
+        <v>1</v>
+      </c>
+      <c r="R18" s="13">
         <f t="shared" si="4"/>
-        <v>-5</v>
-[...6 lines deleted...]
-        <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="S18" s="28" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="19" spans="1:20" x14ac:dyDescent="0.2">
       <c r="A19" s="13">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v>14</v>
       </c>
       <c r="B19" s="13" t="s">
         <v>42</v>
       </c>
       <c r="C19" s="13" t="s">
         <v>43</v>
       </c>
       <c r="D19" s="28" t="s">
         <v>16</v>
       </c>
       <c r="E19" s="14" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(I19&gt;=1000,LEFT(I19,2),IF(I19&lt;1000,LEFT(I19,1)))</f>
         <v>5</v>
       </c>
       <c r="F19" s="14" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(J19&gt;=1000,LEFT(J19,2),IF(J19&lt;1000,LEFT(J19,1)))</f>
         <v>5</v>
       </c>
       <c r="G19" s="30" t="str">
-        <f t="shared" si="0"/>
-        <v/>
+        <f>IF(K19&gt;=1000,LEFT(K19,2),IF(K19&lt;1000,LEFT(K19,1)))</f>
+        <v>5</v>
       </c>
       <c r="H19" s="14" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(L19&gt;=1000,LEFT(L19,2),IF(L19&lt;1000,LEFT(L19,1)))</f>
         <v/>
       </c>
       <c r="I19" s="15">
         <v>511</v>
       </c>
       <c r="J19" s="15">
         <v>511</v>
       </c>
-      <c r="K19" s="15"/>
+      <c r="K19" s="15">
+        <v>509</v>
+      </c>
       <c r="L19" s="15"/>
       <c r="M19" s="28" t="s">
         <v>113</v>
       </c>
-      <c r="N19" s="41" t="str">
-[...1 lines deleted...]
-        <v/>
+      <c r="N19" s="48">
+        <f t="shared" si="0"/>
+        <v>0</v>
       </c>
       <c r="O19" s="31">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="P19" s="31">
+        <f t="shared" si="3"/>
+        <v>-2</v>
+      </c>
+      <c r="Q19" s="3">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="P19" s="31">
+      <c r="R19" s="13">
         <f t="shared" si="4"/>
-        <v>0</v>
-[...6 lines deleted...]
-        <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="S19" s="28" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="20" spans="1:20" x14ac:dyDescent="0.2">
       <c r="A20" s="13">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v>15</v>
       </c>
       <c r="B20" s="13" t="s">
-        <v>91</v>
+        <v>45</v>
       </c>
       <c r="C20" s="13" t="s">
-        <v>92</v>
+        <v>46</v>
       </c>
       <c r="D20" s="28" t="s">
-        <v>50</v>
+        <v>16</v>
       </c>
       <c r="E20" s="14" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(I20&gt;=1000,LEFT(I20,2),IF(I20&lt;1000,LEFT(I20,1)))</f>
         <v>5</v>
       </c>
       <c r="F20" s="14" t="str">
-        <f t="shared" si="0"/>
-[...3 lines deleted...]
-        <f t="shared" si="0"/>
+        <f>IF(J20&gt;=1000,LEFT(J20,2),IF(J20&lt;1000,LEFT(J20,1)))</f>
+        <v>5</v>
+      </c>
+      <c r="G20" s="14" t="str">
+        <f>IF(K20&gt;=1000,LEFT(K20,2),IF(K20&lt;1000,LEFT(K20,1)))</f>
+        <v>5</v>
+      </c>
+      <c r="H20" s="14" t="str">
+        <f>IF(L20&gt;=1000,LEFT(L20,2),IF(L20&lt;1000,LEFT(L20,1)))</f>
         <v/>
       </c>
-      <c r="H20" s="14" t="str">
-[...2 lines deleted...]
-      </c>
       <c r="I20" s="15">
-        <v>500</v>
+        <v>505</v>
       </c>
       <c r="J20" s="15">
         <v>500</v>
       </c>
-      <c r="K20" s="15"/>
+      <c r="K20" s="15">
+        <v>504</v>
+      </c>
       <c r="L20" s="15"/>
       <c r="M20" s="28" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <f t="shared" si="1"/>
+        <v>117</v>
+      </c>
+      <c r="N20" s="48">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="O20" s="31">
+        <f t="shared" si="5"/>
+        <v>-5</v>
+      </c>
+      <c r="P20" s="31">
+        <f t="shared" si="3"/>
+        <v>-1</v>
+      </c>
+      <c r="Q20" s="3" t="str">
+        <f t="shared" si="6"/>
         <v/>
       </c>
-      <c r="O20" s="31">
-[...3 lines deleted...]
-      <c r="P20" s="31">
+      <c r="R20" s="13">
         <f t="shared" si="4"/>
-        <v>0</v>
-[...6 lines deleted...]
-        <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="S20" s="28" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="21" spans="1:20" x14ac:dyDescent="0.2">
       <c r="A21" s="13">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v>16</v>
       </c>
       <c r="B21" s="13" t="s">
-        <v>124</v>
+        <v>109</v>
       </c>
       <c r="C21" s="13" t="s">
-        <v>125</v>
+        <v>108</v>
       </c>
       <c r="D21" s="28" t="s">
         <v>16</v>
       </c>
       <c r="E21" s="14" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(I21&gt;=1000,LEFT(I21,2),IF(I21&lt;1000,LEFT(I21,1)))</f>
         <v>5</v>
       </c>
       <c r="F21" s="14" t="str">
-        <f t="shared" si="0"/>
-[...4 lines deleted...]
-        <v/>
+        <f>IF(J21&gt;=1000,LEFT(J21,2),IF(J21&lt;1000,LEFT(J21,1)))</f>
+        <v>5</v>
+      </c>
+      <c r="G21" s="14" t="str">
+        <f>IF(K21&gt;=1000,LEFT(K21,2),IF(K21&lt;1000,LEFT(K21,1)))</f>
+        <v>5</v>
       </c>
       <c r="H21" s="14" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(L21&gt;=1000,LEFT(L21,2),IF(L21&lt;1000,LEFT(L21,1)))</f>
         <v/>
       </c>
       <c r="I21" s="15">
         <v>500</v>
       </c>
       <c r="J21" s="15">
         <v>500</v>
       </c>
-      <c r="K21" s="15"/>
+      <c r="K21" s="15">
+        <v>500</v>
+      </c>
       <c r="L21" s="15"/>
       <c r="M21" s="28" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <f t="shared" si="1"/>
+        <v>57</v>
+      </c>
+      <c r="N21" s="48" t="str">
+        <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="O21" s="31">
         <f>IF(J20="","",J20-I20)</f>
-        <v>0</v>
+        <v>-5</v>
       </c>
       <c r="P21" s="31">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="Q21" s="3" t="str">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="R21" s="13">
         <f t="shared" si="4"/>
-        <v>0</v>
-[...6 lines deleted...]
-        <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S21" s="28" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="22" spans="1:20" x14ac:dyDescent="0.2">
       <c r="A22" s="13">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v>17</v>
       </c>
       <c r="B22" s="13" t="s">
-        <v>109</v>
+        <v>124</v>
       </c>
       <c r="C22" s="13" t="s">
-        <v>108</v>
+        <v>125</v>
       </c>
       <c r="D22" s="28" t="s">
         <v>16</v>
       </c>
       <c r="E22" s="14" t="str">
-        <f t="shared" ref="E22:H22" si="8">IF(I22&gt;=1000,LEFT(I22,2),IF(I22&lt;1000,LEFT(I22,1)))</f>
+        <f>IF(I22&gt;=1000,LEFT(I22,2),IF(I22&lt;1000,LEFT(I22,1)))</f>
         <v>5</v>
       </c>
       <c r="F22" s="14" t="str">
-        <f t="shared" si="8"/>
+        <f>IF(J22&gt;=1000,LEFT(J22,2),IF(J22&lt;1000,LEFT(J22,1)))</f>
         <v>5</v>
       </c>
       <c r="G22" s="16" t="str">
-        <f t="shared" si="8"/>
-        <v/>
+        <f>IF(K22&gt;=1000,LEFT(K22,2),IF(K22&lt;1000,LEFT(K22,1)))</f>
+        <v>4</v>
       </c>
       <c r="H22" s="14" t="str">
-        <f t="shared" si="8"/>
+        <f>IF(L22&gt;=1000,LEFT(L22,2),IF(L22&lt;1000,LEFT(L22,1)))</f>
         <v/>
       </c>
       <c r="I22" s="15">
         <v>500</v>
       </c>
       <c r="J22" s="15">
         <v>500</v>
       </c>
-      <c r="K22" s="15"/>
+      <c r="K22" s="15">
+        <v>448</v>
+      </c>
       <c r="L22" s="15"/>
       <c r="M22" s="28" t="s">
-        <v>57</v>
-[...3 lines deleted...]
-        <v/>
+        <v>51</v>
+      </c>
+      <c r="N22" s="48">
+        <f t="shared" si="0"/>
+        <v>0</v>
       </c>
       <c r="O22" s="31">
         <f>IF(J21="","",J21-I21)</f>
         <v>0</v>
       </c>
       <c r="P22" s="31">
-        <f t="shared" si="4"/>
-[...4 lines deleted...]
-        <v/>
+        <f t="shared" si="3"/>
+        <v>-52</v>
+      </c>
+      <c r="Q22" s="3">
+        <f t="shared" si="6"/>
+        <v>0</v>
       </c>
       <c r="R22" s="13">
         <f>COUNTIF($M$6:$M$22,S22)</f>
         <v>0</v>
       </c>
       <c r="S22" s="28" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="23" spans="1:20" x14ac:dyDescent="0.2">
       <c r="C23" s="27" t="s">
         <v>66</v>
       </c>
       <c r="F23" s="2"/>
       <c r="G23" s="3"/>
       <c r="H23" s="3"/>
       <c r="I23" s="34"/>
       <c r="J23" s="34"/>
       <c r="K23" s="34"/>
       <c r="L23" s="34"/>
       <c r="N23" s="41"/>
       <c r="O23" s="2"/>
       <c r="P23" s="2"/>
       <c r="Q23" s="3"/>
       <c r="R23" s="13">
         <f>COUNTIF($M$6:$M$22,S23)</f>
         <v>1</v>
       </c>
       <c r="S23" s="28" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="24" spans="1:20" x14ac:dyDescent="0.2">
       <c r="B24" s="20" t="s">
         <v>68</v>
       </c>
       <c r="C24" s="21">
         <f>SUM($R$7:$R$17)</f>
         <v>13</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>69</v>
       </c>
       <c r="H24" s="3"/>
       <c r="I24" s="3"/>
       <c r="L24" s="3"/>
-      <c r="M24" s="19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N24" s="3"/>
       <c r="O24" s="41"/>
       <c r="P24" s="3"/>
     </row>
     <row r="25" spans="1:20" x14ac:dyDescent="0.2">
       <c r="B25" s="20" t="s">
         <v>70</v>
       </c>
       <c r="C25" s="13">
-        <f>COUNTA(B30:B32)</f>
-        <v>3</v>
+        <f>COUNTA(B30:B33)</f>
+        <v>4</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>71</v>
       </c>
-      <c r="I25" s="22">
-[...2 lines deleted...]
-      </c>
       <c r="L25" s="3"/>
-      <c r="M25" s="1" t="s">
-        <v>69</v>
+      <c r="N25" s="19" t="s">
+        <v>67</v>
       </c>
       <c r="P25" s="27"/>
     </row>
     <row r="26" spans="1:20" x14ac:dyDescent="0.2">
       <c r="B26" s="20" t="s">
         <v>72</v>
       </c>
       <c r="C26" s="13">
         <f>COUNTA(C36:C37)</f>
         <v>2</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>73</v>
       </c>
-      <c r="I26" s="19">
-[...4 lines deleted...]
-        <v>71</v>
+      <c r="M26" s="22" t="str">
+        <f>IF(N6="","",COUNTIF(N6:N22,1))</f>
+        <v/>
+      </c>
+      <c r="N26" s="1" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="27" spans="1:20" x14ac:dyDescent="0.2">
       <c r="B27" s="25" t="s">
         <v>74</v>
       </c>
       <c r="C27" s="24">
         <f>SUM(C24:C26)</f>
-        <v>18</v>
-[...6 lines deleted...]
-        <v>73</v>
+        <v>19</v>
+      </c>
+      <c r="M27" s="19" t="str">
+        <f>IF(N6="","",COUNTIF(N6:N22,""))</f>
+        <v/>
+      </c>
+      <c r="N27" s="1" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="28" spans="1:20" x14ac:dyDescent="0.2">
       <c r="B28" s="3"/>
       <c r="C28" s="3"/>
+      <c r="M28" s="23" t="str">
+        <f>IF(N6="","",COUNTIF(N6:N22,0))</f>
+        <v/>
+      </c>
+      <c r="N28" s="1" t="s">
+        <v>73</v>
+      </c>
       <c r="Q28" s="35"/>
     </row>
     <row r="29" spans="1:20" x14ac:dyDescent="0.2">
       <c r="A29" s="26"/>
       <c r="B29" s="44" t="s">
         <v>126</v>
       </c>
       <c r="C29" s="44"/>
       <c r="M29" s="3"/>
       <c r="N29" s="35"/>
       <c r="O29" s="43" t="s">
         <v>75</v>
       </c>
       <c r="P29" s="35"/>
       <c r="T29" s="35"/>
     </row>
     <row r="30" spans="1:20" x14ac:dyDescent="0.2">
       <c r="A30" s="13">
         <v>1</v>
       </c>
       <c r="B30" s="13" t="s">
         <v>124</v>
       </c>
       <c r="C30" s="13" t="s">
         <v>125</v>