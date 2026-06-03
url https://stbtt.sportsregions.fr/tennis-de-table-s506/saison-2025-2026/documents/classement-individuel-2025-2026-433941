--- v1 (2026-05-14)
+++ v2 (2026-06-03)
@@ -3,258 +3,272 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\georg\OneDrive\Documents\Dossiers\Sport\TT\Clt Bourguignon individuel ppt+xls\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A607342F-E29E-4558-818F-E0B7E25D7585}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{69FF439B-B226-474E-BC50-52E558737FAF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13020" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="2025 2026" sheetId="36" r:id="rId1"/>
+    <sheet name="2025 2026" sheetId="37" r:id="rId1"/>
     <sheet name="2024 2025" sheetId="29" r:id="rId2"/>
     <sheet name="2023 2024" sheetId="19" r:id="rId3"/>
     <sheet name="2022 2023" sheetId="10" r:id="rId4"/>
     <sheet name="2021 2022" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'2021 2022'!$A$5:$T$5</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'2022 2023'!$A$5:$T$5</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'2023 2024'!$A$5:$T$5</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'2024 2025'!$A$5:$T$5</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2025 2026'!$A$5:$S$5</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="A37" i="36" l="1"/>
-[...163 lines deleted...]
-  <c r="A40" i="29"/>
+  <c r="N18" i="37" l="1"/>
+  <c r="N19" i="37"/>
+  <c r="N20" i="37"/>
+  <c r="N21" i="37"/>
+  <c r="N22" i="37"/>
+  <c r="A37" i="37"/>
+  <c r="A31" i="37"/>
+  <c r="C26" i="37"/>
+  <c r="C25" i="37"/>
+  <c r="R23" i="37"/>
+  <c r="R22" i="37"/>
+  <c r="P22" i="37"/>
+  <c r="O22" i="37"/>
+  <c r="H22" i="37"/>
+  <c r="G22" i="37"/>
+  <c r="F22" i="37"/>
+  <c r="E22" i="37"/>
+  <c r="R21" i="37"/>
+  <c r="Q21" i="37"/>
+  <c r="P21" i="37"/>
+  <c r="O21" i="37"/>
+  <c r="H21" i="37"/>
+  <c r="G21" i="37"/>
+  <c r="F21" i="37"/>
+  <c r="E21" i="37"/>
+  <c r="R20" i="37"/>
+  <c r="P20" i="37"/>
+  <c r="O20" i="37"/>
+  <c r="Q22" i="37" s="1"/>
+  <c r="H20" i="37"/>
+  <c r="G20" i="37"/>
+  <c r="F20" i="37"/>
+  <c r="E20" i="37"/>
+  <c r="R19" i="37"/>
+  <c r="Q19" i="37"/>
+  <c r="P19" i="37"/>
+  <c r="O19" i="37"/>
+  <c r="H19" i="37"/>
+  <c r="G19" i="37"/>
+  <c r="F19" i="37"/>
+  <c r="E19" i="37"/>
+  <c r="R18" i="37"/>
+  <c r="P18" i="37"/>
+  <c r="O18" i="37"/>
+  <c r="Q20" i="37" s="1"/>
+  <c r="H18" i="37"/>
+  <c r="G18" i="37"/>
+  <c r="F18" i="37"/>
+  <c r="E18" i="37"/>
+  <c r="R17" i="37"/>
+  <c r="Q17" i="37"/>
+  <c r="P17" i="37"/>
+  <c r="O17" i="37"/>
+  <c r="N17" i="37"/>
+  <c r="H17" i="37"/>
+  <c r="G17" i="37"/>
+  <c r="F17" i="37"/>
+  <c r="E17" i="37"/>
+  <c r="R16" i="37"/>
+  <c r="P16" i="37"/>
+  <c r="O16" i="37"/>
+  <c r="Q18" i="37" s="1"/>
+  <c r="N16" i="37"/>
+  <c r="H16" i="37"/>
+  <c r="G16" i="37"/>
+  <c r="F16" i="37"/>
+  <c r="E16" i="37"/>
+  <c r="R15" i="37"/>
+  <c r="Q15" i="37"/>
+  <c r="P15" i="37"/>
+  <c r="O15" i="37"/>
+  <c r="N15" i="37"/>
+  <c r="H15" i="37"/>
+  <c r="G15" i="37"/>
+  <c r="F15" i="37"/>
+  <c r="E15" i="37"/>
+  <c r="R14" i="37"/>
+  <c r="P14" i="37"/>
+  <c r="N14" i="37" s="1"/>
+  <c r="O14" i="37"/>
+  <c r="Q16" i="37" s="1"/>
+  <c r="H14" i="37"/>
+  <c r="G14" i="37"/>
+  <c r="F14" i="37"/>
+  <c r="E14" i="37"/>
+  <c r="R13" i="37"/>
+  <c r="Q13" i="37"/>
+  <c r="P13" i="37"/>
+  <c r="O13" i="37"/>
+  <c r="N13" i="37"/>
+  <c r="G13" i="37"/>
+  <c r="F13" i="37"/>
+  <c r="E13" i="37"/>
+  <c r="R12" i="37"/>
+  <c r="P12" i="37"/>
+  <c r="O12" i="37"/>
+  <c r="Q12" i="37" s="1"/>
+  <c r="N12" i="37"/>
+  <c r="H12" i="37"/>
+  <c r="G12" i="37"/>
+  <c r="F12" i="37"/>
+  <c r="E12" i="37"/>
+  <c r="R11" i="37"/>
+  <c r="P11" i="37"/>
+  <c r="N11" i="37" s="1"/>
+  <c r="O11" i="37"/>
+  <c r="Q11" i="37" s="1"/>
+  <c r="H11" i="37"/>
+  <c r="G11" i="37"/>
+  <c r="F11" i="37"/>
+  <c r="E11" i="37"/>
+  <c r="R10" i="37"/>
+  <c r="P10" i="37"/>
+  <c r="O10" i="37"/>
+  <c r="Q10" i="37" s="1"/>
+  <c r="N10" i="37"/>
+  <c r="H10" i="37"/>
+  <c r="G10" i="37"/>
+  <c r="F10" i="37"/>
+  <c r="E10" i="37"/>
+  <c r="R9" i="37"/>
+  <c r="P9" i="37"/>
+  <c r="N9" i="37"/>
+  <c r="G9" i="37"/>
+  <c r="F9" i="37"/>
+  <c r="E9" i="37"/>
+  <c r="R8" i="37"/>
+  <c r="P8" i="37"/>
+  <c r="N8" i="37" s="1"/>
+  <c r="O8" i="37"/>
+  <c r="Q8" i="37" s="1"/>
+  <c r="H8" i="37"/>
+  <c r="G8" i="37"/>
+  <c r="F8" i="37"/>
+  <c r="E8" i="37"/>
+  <c r="R7" i="37"/>
+  <c r="C24" i="37" s="1"/>
+  <c r="C27" i="37" s="1"/>
+  <c r="Q7" i="37"/>
+  <c r="P7" i="37"/>
+  <c r="O7" i="37"/>
+  <c r="N7" i="37"/>
+  <c r="H7" i="37"/>
+  <c r="G7" i="37"/>
+  <c r="F7" i="37"/>
+  <c r="E7" i="37"/>
+  <c r="A7" i="37"/>
+  <c r="A8" i="37" s="1"/>
+  <c r="R6" i="37"/>
+  <c r="P6" i="37"/>
+  <c r="O6" i="37"/>
+  <c r="Q6" i="37" s="1"/>
+  <c r="N6" i="37"/>
+  <c r="H6" i="37"/>
+  <c r="G6" i="37"/>
+  <c r="F6" i="37"/>
+  <c r="E6" i="37"/>
+  <c r="A6" i="37"/>
+  <c r="M28" i="37" l="1"/>
+  <c r="M26" i="37"/>
+  <c r="Q14" i="37"/>
+  <c r="M27" i="37"/>
+  <c r="A32" i="37"/>
+  <c r="A33" i="37" s="1"/>
+  <c r="A9" i="37"/>
+  <c r="A10" i="37" l="1"/>
+  <c r="A11" i="37" l="1"/>
+  <c r="A12" i="37" l="1"/>
+  <c r="A13" i="37" l="1"/>
+  <c r="A14" i="37" l="1"/>
+  <c r="A15" i="37" l="1"/>
+  <c r="A16" i="37" l="1"/>
+  <c r="A17" i="37" l="1"/>
+  <c r="A18" i="37" l="1"/>
+  <c r="A19" i="37" l="1"/>
+  <c r="A20" i="37" l="1"/>
+  <c r="A21" i="37" l="1"/>
+  <c r="A22" i="37" s="1"/>
+  <c r="A40" i="29" l="1"/>
   <c r="A41" i="29" s="1"/>
   <c r="A42" i="29" s="1"/>
   <c r="A43" i="29" s="1"/>
   <c r="A44" i="29" s="1"/>
   <c r="A32" i="29"/>
   <c r="A33" i="29" s="1"/>
   <c r="A34" i="29" s="1"/>
   <c r="A35" i="29" s="1"/>
   <c r="A36" i="29" s="1"/>
   <c r="C27" i="29"/>
   <c r="C26" i="29"/>
   <c r="Q22" i="29"/>
   <c r="P22" i="29"/>
   <c r="O22" i="29"/>
   <c r="H22" i="29"/>
   <c r="G22" i="29"/>
   <c r="F22" i="29"/>
   <c r="E22" i="29"/>
   <c r="Q21" i="29"/>
   <c r="P21" i="29"/>
   <c r="O21" i="29"/>
   <c r="H21" i="29"/>
   <c r="G21" i="29"/>
   <c r="F21" i="29"/>
   <c r="E21" i="29"/>
@@ -374,52 +388,51 @@
   <c r="F8" i="29"/>
   <c r="E8" i="29"/>
   <c r="S7" i="29"/>
   <c r="C25" i="29" s="1"/>
   <c r="C28" i="29" s="1"/>
   <c r="Q7" i="29"/>
   <c r="P7" i="29"/>
   <c r="R7" i="29" s="1"/>
   <c r="O7" i="29"/>
   <c r="H7" i="29"/>
   <c r="G7" i="29"/>
   <c r="F7" i="29"/>
   <c r="E7" i="29"/>
   <c r="S6" i="29"/>
   <c r="Q6" i="29"/>
   <c r="P6" i="29"/>
   <c r="R6" i="29" s="1"/>
   <c r="O6" i="29"/>
   <c r="I27" i="29" s="1"/>
   <c r="H6" i="29"/>
   <c r="G6" i="29"/>
   <c r="F6" i="29"/>
   <c r="E6" i="29"/>
   <c r="A6" i="29"/>
   <c r="A7" i="29" s="1"/>
-  <c r="A9" i="36" l="1"/>
-  <c r="A8" i="29"/>
+  <c r="A8" i="29" l="1"/>
   <c r="I26" i="29"/>
   <c r="A31" i="19"/>
   <c r="A32" i="19" s="1"/>
   <c r="A33" i="19" s="1"/>
   <c r="A34" i="19" s="1"/>
   <c r="C26" i="19"/>
   <c r="C25" i="19"/>
   <c r="Q22" i="19"/>
   <c r="P22" i="19"/>
   <c r="R22" i="19" s="1"/>
   <c r="O22" i="19"/>
   <c r="H22" i="19"/>
   <c r="G22" i="19"/>
   <c r="F22" i="19"/>
   <c r="E22" i="19"/>
   <c r="Q21" i="19"/>
   <c r="P21" i="19"/>
   <c r="R21" i="19" s="1"/>
   <c r="O21" i="19"/>
   <c r="H21" i="19"/>
   <c r="G21" i="19"/>
   <c r="F21" i="19"/>
   <c r="E21" i="19"/>
   <c r="R20" i="19"/>
   <c r="Q20" i="19"/>
@@ -534,81 +547,68 @@
   <c r="G8" i="19"/>
   <c r="F8" i="19"/>
   <c r="E8" i="19"/>
   <c r="S7" i="19"/>
   <c r="C24" i="19" s="1"/>
   <c r="C27" i="19" s="1"/>
   <c r="Q7" i="19"/>
   <c r="P7" i="19"/>
   <c r="R7" i="19" s="1"/>
   <c r="O7" i="19"/>
   <c r="H7" i="19"/>
   <c r="G7" i="19"/>
   <c r="F7" i="19"/>
   <c r="E7" i="19"/>
   <c r="S6" i="19"/>
   <c r="R6" i="19"/>
   <c r="Q6" i="19"/>
   <c r="O6" i="19" s="1"/>
   <c r="P6" i="19"/>
   <c r="H6" i="19"/>
   <c r="G6" i="19"/>
   <c r="F6" i="19"/>
   <c r="E6" i="19"/>
   <c r="A6" i="19"/>
   <c r="A7" i="19" s="1"/>
-  <c r="A11" i="36" l="1"/>
-[...1 lines deleted...]
-  <c r="A9" i="29"/>
+  <c r="A9" i="29" l="1"/>
   <c r="I24" i="19"/>
   <c r="I26" i="19"/>
   <c r="I25" i="19"/>
   <c r="A8" i="19"/>
-  <c r="A12" i="36" l="1"/>
-[...1 lines deleted...]
-  <c r="A10" i="29"/>
+  <c r="A10" i="29" l="1"/>
   <c r="A9" i="19"/>
-  <c r="A15" i="36" l="1"/>
-[...1 lines deleted...]
-  <c r="A11" i="29"/>
+  <c r="A11" i="29" l="1"/>
   <c r="A10" i="19"/>
-  <c r="A16" i="36" l="1"/>
-[...1 lines deleted...]
-  <c r="A12" i="29"/>
+  <c r="A12" i="29" l="1"/>
   <c r="A11" i="19"/>
-  <c r="A18" i="36" l="1"/>
-  <c r="A13" i="29"/>
+  <c r="A13" i="29" l="1"/>
   <c r="A12" i="19"/>
-  <c r="A19" i="36" l="1"/>
-  <c r="A14" i="29"/>
+  <c r="A14" i="29" l="1"/>
   <c r="A13" i="19"/>
-  <c r="A20" i="36" l="1"/>
-  <c r="A15" i="29"/>
+  <c r="A15" i="29" l="1"/>
   <c r="A14" i="19"/>
-  <c r="A21" i="36" l="1"/>
-[...1 lines deleted...]
-  <c r="A16" i="29"/>
+  <c r="A16" i="29" l="1"/>
   <c r="A15" i="19"/>
   <c r="A17" i="29" l="1"/>
   <c r="A16" i="19"/>
   <c r="A18" i="29" l="1"/>
   <c r="A17" i="19"/>
   <c r="A19" i="29" l="1"/>
   <c r="A18" i="19"/>
   <c r="A20" i="29" l="1"/>
   <c r="A19" i="19"/>
   <c r="A21" i="29" l="1"/>
   <c r="A22" i="29" s="1"/>
   <c r="A20" i="19"/>
   <c r="A21" i="19" l="1"/>
   <c r="A22" i="19" s="1"/>
   <c r="C30" i="10" l="1"/>
   <c r="C29" i="10"/>
   <c r="Q25" i="10"/>
   <c r="O25" i="10" s="1"/>
   <c r="P25" i="10"/>
   <c r="R25" i="10" s="1"/>
   <c r="H25" i="10"/>
   <c r="G25" i="10"/>
   <c r="F25" i="10"/>
   <c r="E25" i="10"/>
   <c r="R24" i="10"/>
@@ -1366,63 +1366,57 @@
     <t>Classement officiel saison 2025/2026</t>
   </si>
   <si>
     <t xml:space="preserve"> Didier</t>
   </si>
   <si>
     <t>J4</t>
   </si>
   <si>
     <t>BIDEAUX</t>
   </si>
   <si>
     <t>Nathan</t>
   </si>
   <si>
     <t>Licenciés jeunes</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="[$-40C]d\-mmm;@"/>
   </numFmts>
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
-    </font>
-[...4 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -1507,162 +1501,161 @@
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="49">
+  <cellXfs count="48">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="1" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="2" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="1" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="3" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="1" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="2" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1"/>
+    <xf numFmtId="1" fontId="6" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...23 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="1" fontId="2" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyBorder="1"/>
-    <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="1" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="1" fontId="7" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="1" fontId="6" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...22 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="14">
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <color indexed="10"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <color indexed="17"/>
       </font>
     </dxf>
     <dxf>
@@ -2081,58 +2074,58 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{96D7FF41-5A7F-4A2D-A553-D8F7849BB7BF}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{13B65D0D-0A2A-423E-A03D-14216A2EF7E5}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:W43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="V19" sqref="V19"/>
+      <selection activeCell="X21" sqref="X21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="17.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="12.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="3" style="27" customWidth="1"/>
     <col min="5" max="5" width="5.5703125" style="27" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="7.5703125" style="27" customWidth="1"/>
     <col min="7" max="7" width="7.7109375" style="27" customWidth="1"/>
     <col min="8" max="8" width="7.140625" style="27" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="6.28515625" style="2" customWidth="1"/>
     <col min="10" max="10" width="7.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="7.7109375" style="1" customWidth="1"/>
     <col min="12" max="12" width="6.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="13" max="14" width="5.28515625" style="27" customWidth="1"/>
     <col min="15" max="15" width="7.28515625" style="3" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="6.7109375" style="1" customWidth="1"/>
     <col min="17" max="17" width="6.7109375" style="2" customWidth="1"/>
     <col min="18" max="18" width="4.7109375" style="3" customWidth="1"/>
     <col min="19" max="19" width="8.85546875" style="1" customWidth="1"/>
     <col min="20" max="20" width="8.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="5.28515625" style="1" customWidth="1"/>
     <col min="22" max="22" width="12.42578125" style="1" customWidth="1"/>
@@ -2159,63 +2152,63 @@
       <c r="I3" s="29"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
       <c r="P3" s="44"/>
       <c r="Q3" s="44"/>
     </row>
     <row r="4" spans="1:22" s="12" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="6"/>
       <c r="E4" s="6" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="7">
-        <v>46112</v>
+        <v>46142</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>7</v>
       </c>
       <c r="I4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="J4" s="5" t="s">
         <v>6</v>
       </c>
       <c r="K4" s="7">
-        <v>46112</v>
+        <v>46142</v>
       </c>
       <c r="L4" s="8" t="s">
         <v>7</v>
       </c>
       <c r="M4" s="6" t="s">
         <v>8</v>
       </c>
       <c r="N4" s="10" t="s">
         <v>10</v>
       </c>
       <c r="O4" s="5" t="s">
         <v>11</v>
       </c>
       <c r="P4" s="9" t="s">
         <v>12</v>
       </c>
       <c r="Q4" s="11" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:22" s="12" customFormat="1" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="5"/>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="6"/>
@@ -2226,1153 +2219,1153 @@
       <c r="I5" s="9"/>
       <c r="J5" s="5"/>
       <c r="K5" s="7"/>
       <c r="L5" s="8"/>
       <c r="M5" s="6"/>
       <c r="N5" s="10"/>
       <c r="O5" s="5"/>
       <c r="P5" s="9"/>
       <c r="Q5" s="11"/>
     </row>
     <row r="6" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A6" s="13">
         <f>A5+1</f>
         <v>1</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>22</v>
       </c>
       <c r="C6" s="13" t="s">
         <v>23</v>
       </c>
       <c r="D6" s="28" t="s">
         <v>16</v>
       </c>
       <c r="E6" s="14" t="str">
-        <f>IF(I6&gt;=1000,LEFT(I6,2),IF(I6&lt;1000,LEFT(I6,1)))</f>
+        <f t="shared" ref="E6:H21" si="0">IF(I6&gt;=1000,LEFT(I6,2),IF(I6&lt;1000,LEFT(I6,1)))</f>
         <v>12</v>
       </c>
       <c r="F6" s="30" t="str">
-        <f>IF(J6&gt;=1000,LEFT(J6,2),IF(J6&lt;1000,LEFT(J6,1)))</f>
+        <f t="shared" si="0"/>
         <v>12</v>
       </c>
       <c r="G6" s="14" t="str">
-        <f>IF(K6&gt;=1000,LEFT(K6,2),IF(K6&lt;1000,LEFT(K6,1)))</f>
+        <f t="shared" si="0"/>
         <v>12</v>
       </c>
       <c r="H6" s="14" t="str">
-        <f>IF(L6&gt;=1000,LEFT(L6,2),IF(L6&lt;1000,LEFT(L6,1)))</f>
+        <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I6" s="15">
         <v>1260</v>
       </c>
       <c r="J6" s="15">
         <v>1264</v>
       </c>
       <c r="K6" s="15">
-        <v>1260</v>
+        <v>1264</v>
       </c>
       <c r="L6" s="15"/>
       <c r="M6" s="28" t="s">
         <v>17</v>
       </c>
-      <c r="N6" s="48" t="str">
-[...1 lines deleted...]
-        <v/>
+      <c r="N6" s="41">
+        <f t="shared" ref="N6:N22" si="1">IF(P6&gt;0,1,IF(P6&lt;0,0,IF(OR(P6=0,P6=""),"")))</f>
+        <v>1</v>
       </c>
       <c r="O6" s="31">
         <f>IF(J6="","",J6-I6)</f>
         <v>4</v>
       </c>
       <c r="P6" s="31">
         <f>IF(K6="","",K6-I6)</f>
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="Q6" s="3">
-        <f t="shared" ref="Q6:Q14" si="1">IF(O6&gt;0,1,IF(O6&lt;0,0,IF(O6=0,"")))</f>
+        <f t="shared" ref="Q6:Q14" si="2">IF(O6&gt;0,1,IF(O6&lt;0,0,IF(O6=0,"")))</f>
         <v>1</v>
       </c>
       <c r="R6" s="24">
         <f>COUNT(I6:I22)</f>
         <v>17</v>
       </c>
       <c r="S6" s="30" t="s">
         <v>18</v>
       </c>
       <c r="V6" s="12"/>
     </row>
     <row r="7" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A7" s="13">
-        <f t="shared" ref="A7:A22" si="2">IF(A5=A6,A6+2,IF(K7=K6,A6+1,A6+1))</f>
+        <f t="shared" ref="A7:A22" si="3">IF(A5=A6,A6+2,IF(K7=K6,A6+1,A6+1))</f>
         <v>2</v>
       </c>
       <c r="B7" s="13" t="s">
         <v>28</v>
       </c>
       <c r="C7" s="13" t="s">
         <v>29</v>
       </c>
       <c r="D7" s="28" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="14" t="str">
-        <f>IF(I7&gt;=1000,LEFT(I7,2),IF(I7&lt;1000,LEFT(I7,1)))</f>
+        <f t="shared" si="0"/>
         <v>10</v>
       </c>
       <c r="F7" s="14" t="str">
-        <f>IF(J7&gt;=1000,LEFT(J7,2),IF(J7&lt;1000,LEFT(J7,1)))</f>
+        <f t="shared" si="0"/>
         <v>10</v>
       </c>
       <c r="G7" s="14" t="str">
-        <f>IF(K7&gt;=1000,LEFT(K7,2),IF(K7&lt;1000,LEFT(K7,1)))</f>
+        <f t="shared" si="0"/>
         <v>10</v>
       </c>
       <c r="H7" s="14" t="str">
-        <f>IF(L7&gt;=1000,LEFT(L7,2),IF(L7&lt;1000,LEFT(L7,1)))</f>
+        <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I7" s="15">
         <v>1046</v>
       </c>
       <c r="J7" s="15">
         <v>1088</v>
       </c>
       <c r="K7" s="15">
-        <v>1089</v>
+        <v>1098</v>
       </c>
       <c r="L7" s="15"/>
       <c r="M7" s="28" t="s">
         <v>17</v>
       </c>
-      <c r="N7" s="48">
-        <f t="shared" si="0"/>
+      <c r="N7" s="41">
+        <f t="shared" si="1"/>
         <v>1</v>
       </c>
       <c r="O7" s="31">
         <f>IF(J7="","",J7-I7)</f>
         <v>42</v>
       </c>
       <c r="P7" s="31">
-        <f t="shared" ref="P7:P22" si="3">IF(K7="","",K7-I7)</f>
-        <v>43</v>
+        <f t="shared" ref="P7:P22" si="4">IF(K7="","",K7-I7)</f>
+        <v>52</v>
       </c>
       <c r="Q7" s="3">
-        <f t="shared" si="1"/>
+        <f t="shared" si="2"/>
         <v>1</v>
       </c>
       <c r="R7" s="13">
-        <f t="shared" ref="R7:R21" si="4">COUNTIF($M$6:$M$22,S7)</f>
+        <f t="shared" ref="R7:R21" si="5">COUNTIF($M$6:$M$22,S7)</f>
         <v>2</v>
       </c>
       <c r="S7" s="28" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="8" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A8" s="13">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>3</v>
       </c>
       <c r="B8" s="13" t="s">
         <v>25</v>
       </c>
       <c r="C8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="28" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="14" t="str">
-        <f>IF(I8&gt;=1000,LEFT(I8,2),IF(I8&lt;1000,LEFT(I8,1)))</f>
+        <f t="shared" si="0"/>
         <v>10</v>
       </c>
       <c r="F8" s="30" t="str">
-        <f>IF(J8&gt;=1000,LEFT(J8,2),IF(J8&lt;1000,LEFT(J8,1)))</f>
+        <f t="shared" si="0"/>
         <v>10</v>
       </c>
       <c r="G8" s="14" t="str">
-        <f>IF(K8&gt;=1000,LEFT(K8,2),IF(K8&lt;1000,LEFT(K8,1)))</f>
+        <f t="shared" si="0"/>
         <v>10</v>
       </c>
       <c r="H8" s="14" t="str">
-        <f>IF(L8&gt;=1000,LEFT(L8,2),IF(L8&lt;1000,LEFT(L8,1)))</f>
+        <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I8" s="15">
         <v>1088</v>
       </c>
       <c r="J8" s="15">
         <v>1057</v>
       </c>
       <c r="K8" s="15">
-        <v>1049</v>
+        <v>1069</v>
       </c>
       <c r="L8" s="15"/>
       <c r="M8" s="28" t="s">
         <v>113</v>
       </c>
-      <c r="N8" s="48">
-        <f t="shared" si="0"/>
+      <c r="N8" s="41">
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="O8" s="31">
         <f>IF(J8="","",J8-I8)</f>
         <v>-31</v>
       </c>
       <c r="P8" s="31">
-        <f t="shared" si="3"/>
-        <v>-39</v>
+        <f t="shared" si="4"/>
+        <v>-19</v>
       </c>
       <c r="Q8" s="3">
-        <f t="shared" si="1"/>
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="R8" s="13">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="S8" s="28" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="9" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A9" s="13">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>4</v>
       </c>
       <c r="B9" s="13" t="s">
         <v>83</v>
       </c>
       <c r="C9" s="13" t="s">
         <v>122</v>
       </c>
       <c r="D9" s="28" t="s">
         <v>16</v>
       </c>
       <c r="E9" s="14" t="str">
-        <f>IF(I9&gt;=1000,LEFT(I9,2),IF(I9&lt;1000,LEFT(I9,1)))</f>
+        <f t="shared" si="0"/>
         <v>9</v>
       </c>
       <c r="F9" s="30" t="str">
-        <f>IF(J9&gt;=1000,LEFT(J9,2),IF(J9&lt;1000,LEFT(J9,1)))</f>
+        <f t="shared" si="0"/>
         <v>9</v>
       </c>
       <c r="G9" s="14" t="str">
-        <f>IF(K9&gt;=1000,LEFT(K9,2),IF(K9&lt;1000,LEFT(K9,1)))</f>
+        <f t="shared" si="0"/>
         <v>9</v>
       </c>
       <c r="H9" s="14"/>
       <c r="I9" s="15">
         <v>960</v>
       </c>
       <c r="J9" s="15">
         <v>944</v>
       </c>
       <c r="K9" s="15">
         <v>911</v>
       </c>
       <c r="L9" s="15"/>
       <c r="M9" s="28" t="s">
         <v>113</v>
       </c>
-      <c r="N9" s="48">
-        <f t="shared" si="0"/>
+      <c r="N9" s="41">
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="O9" s="31"/>
       <c r="P9" s="31">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>-49</v>
       </c>
       <c r="Q9" s="3"/>
       <c r="R9" s="13">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>2</v>
       </c>
       <c r="S9" s="28" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="10" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A10" s="13">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>5</v>
       </c>
       <c r="B10" s="13" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="13" t="s">
         <v>34</v>
       </c>
       <c r="D10" s="28" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="14" t="str">
-        <f>IF(I10&gt;=1000,LEFT(I10,2),IF(I10&lt;1000,LEFT(I10,1)))</f>
+        <f t="shared" si="0"/>
         <v>8</v>
       </c>
       <c r="F10" s="30" t="str">
-        <f>IF(J10&gt;=1000,LEFT(J10,2),IF(J10&lt;1000,LEFT(J10,1)))</f>
+        <f t="shared" si="0"/>
         <v>8</v>
       </c>
       <c r="G10" s="14" t="str">
-        <f>IF(K10&gt;=1000,LEFT(K10,2),IF(K10&lt;1000,LEFT(K10,1)))</f>
+        <f t="shared" si="0"/>
         <v>8</v>
       </c>
       <c r="H10" s="14" t="str">
         <f>IF(L10&gt;=1000,LEFT(L10,2),IF(L10&lt;1000,LEFT(L10,1)))</f>
         <v/>
       </c>
       <c r="I10" s="15">
         <v>843</v>
       </c>
       <c r="J10" s="15">
         <v>872</v>
       </c>
       <c r="K10" s="15">
-        <v>881</v>
+        <v>889</v>
       </c>
       <c r="L10" s="15"/>
       <c r="M10" s="28" t="s">
         <v>116</v>
       </c>
-      <c r="N10" s="48">
-        <f t="shared" si="0"/>
+      <c r="N10" s="41">
+        <f t="shared" si="1"/>
         <v>1</v>
       </c>
       <c r="O10" s="31">
-        <f t="shared" ref="O10:O20" si="5">IF(J10="","",J10-I10)</f>
+        <f t="shared" ref="O10:O20" si="6">IF(J10="","",J10-I10)</f>
         <v>29</v>
       </c>
       <c r="P10" s="31">
-        <f t="shared" si="3"/>
-        <v>38</v>
+        <f t="shared" si="4"/>
+        <v>46</v>
       </c>
       <c r="Q10" s="3">
-        <f t="shared" si="1"/>
+        <f t="shared" si="2"/>
         <v>1</v>
       </c>
       <c r="R10" s="13">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>3</v>
       </c>
       <c r="S10" s="28" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="11" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A11" s="13">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>6</v>
       </c>
       <c r="B11" s="13" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="13" t="s">
         <v>32</v>
       </c>
       <c r="D11" s="28" t="s">
         <v>16</v>
       </c>
       <c r="E11" s="14" t="str">
-        <f>IF(I11&gt;=1000,LEFT(I11,2),IF(I11&lt;1000,LEFT(I11,1)))</f>
+        <f t="shared" si="0"/>
         <v>8</v>
       </c>
       <c r="F11" s="30" t="str">
-        <f>IF(J11&gt;=1000,LEFT(J11,2),IF(J11&lt;1000,LEFT(J11,1)))</f>
+        <f t="shared" si="0"/>
         <v>8</v>
       </c>
       <c r="G11" s="14" t="str">
-        <f>IF(K11&gt;=1000,LEFT(K11,2),IF(K11&lt;1000,LEFT(K11,1)))</f>
+        <f t="shared" si="0"/>
         <v>8</v>
       </c>
       <c r="H11" s="16" t="str">
         <f>IF(L11&gt;=1000,LEFT(L11,2),IF(L11&lt;1000,LEFT(L11,1)))</f>
         <v/>
       </c>
       <c r="I11" s="15">
         <v>864</v>
       </c>
       <c r="J11" s="15">
         <v>886</v>
       </c>
       <c r="K11" s="15">
-        <v>857</v>
+        <v>870</v>
       </c>
       <c r="L11" s="15"/>
       <c r="M11" s="28" t="s">
         <v>114</v>
       </c>
-      <c r="N11" s="48">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="N11" s="41">
+        <f t="shared" si="1"/>
+        <v>1</v>
       </c>
       <c r="O11" s="31">
+        <f t="shared" si="6"/>
+        <v>22</v>
+      </c>
+      <c r="P11" s="31">
+        <f t="shared" si="4"/>
+        <v>6</v>
+      </c>
+      <c r="Q11" s="3">
+        <f t="shared" si="2"/>
+        <v>1</v>
+      </c>
+      <c r="R11" s="13">
         <f t="shared" si="5"/>
-        <v>22</v>
-[...10 lines deleted...]
-        <f t="shared" si="4"/>
         <v>1</v>
       </c>
       <c r="S11" s="28" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="12" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A12" s="13">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>7</v>
       </c>
       <c r="B12" s="13" t="s">
         <v>88</v>
       </c>
       <c r="C12" s="13" t="s">
         <v>89</v>
       </c>
       <c r="D12" s="28" t="s">
         <v>16</v>
       </c>
       <c r="E12" s="14" t="str">
-        <f>IF(I12&gt;=1000,LEFT(I12,2),IF(I12&lt;1000,LEFT(I12,1)))</f>
+        <f t="shared" si="0"/>
         <v>8</v>
       </c>
       <c r="F12" s="30" t="str">
-        <f>IF(J12&gt;=1000,LEFT(J12,2),IF(J12&lt;1000,LEFT(J12,1)))</f>
+        <f t="shared" si="0"/>
         <v>8</v>
       </c>
       <c r="G12" s="16" t="str">
-        <f>IF(K12&gt;=1000,LEFT(K12,2),IF(K12&lt;1000,LEFT(K12,1)))</f>
+        <f t="shared" si="0"/>
         <v>7</v>
       </c>
       <c r="H12" s="14" t="str">
         <f>IF(L12&gt;=1000,LEFT(L12,2),IF(L12&lt;1000,LEFT(L12,1)))</f>
         <v/>
       </c>
       <c r="I12" s="15">
         <v>806</v>
       </c>
       <c r="J12" s="15">
         <v>801</v>
       </c>
       <c r="K12" s="15">
-        <v>776</v>
+        <v>771</v>
       </c>
       <c r="L12" s="15"/>
       <c r="M12" s="28" t="s">
         <v>17</v>
       </c>
-      <c r="N12" s="48">
-        <f t="shared" si="0"/>
+      <c r="N12" s="41">
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="O12" s="31">
+        <f t="shared" si="6"/>
+        <v>-5</v>
+      </c>
+      <c r="P12" s="31">
+        <f t="shared" si="4"/>
+        <v>-35</v>
+      </c>
+      <c r="Q12" s="3">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="R12" s="13">
         <f t="shared" si="5"/>
-        <v>-5</v>
-[...10 lines deleted...]
-        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="S12" s="28" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="13" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A13" s="13">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>8</v>
       </c>
       <c r="B13" s="13" t="s">
         <v>118</v>
       </c>
       <c r="C13" s="13" t="s">
         <v>119</v>
       </c>
       <c r="D13" s="28" t="s">
         <v>16</v>
       </c>
       <c r="E13" s="14" t="str">
-        <f>IF(I13&gt;=1000,LEFT(I13,2),IF(I13&lt;1000,LEFT(I13,1)))</f>
+        <f t="shared" si="0"/>
         <v>8</v>
       </c>
       <c r="F13" s="39" t="str">
-        <f>IF(J13&gt;=1000,LEFT(J13,2),IF(J13&lt;1000,LEFT(J13,1)))</f>
+        <f t="shared" si="0"/>
         <v>7</v>
       </c>
       <c r="G13" s="16" t="str">
-        <f>IF(K13&gt;=1000,LEFT(K13,2),IF(K13&lt;1000,LEFT(K13,1)))</f>
+        <f t="shared" si="0"/>
         <v>7</v>
       </c>
       <c r="H13" s="14"/>
       <c r="I13" s="15">
         <v>819</v>
       </c>
       <c r="J13" s="15">
         <v>774</v>
       </c>
       <c r="K13" s="15">
-        <v>758</v>
+        <v>769</v>
       </c>
       <c r="L13" s="15"/>
       <c r="M13" s="28" t="s">
         <v>120</v>
       </c>
-      <c r="N13" s="48">
-        <f t="shared" si="0"/>
+      <c r="N13" s="41">
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="O13" s="31">
+        <f t="shared" si="6"/>
+        <v>-45</v>
+      </c>
+      <c r="P13" s="17">
+        <f t="shared" si="4"/>
+        <v>-50</v>
+      </c>
+      <c r="Q13" s="3">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="R13" s="13">
         <f t="shared" si="5"/>
-        <v>-45</v>
-[...10 lines deleted...]
-        <f t="shared" si="4"/>
         <v>3</v>
       </c>
       <c r="S13" s="28" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A14" s="13">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>9</v>
       </c>
       <c r="B14" s="13" t="s">
         <v>39</v>
       </c>
       <c r="C14" s="13" t="s">
         <v>40</v>
       </c>
       <c r="D14" s="28" t="s">
         <v>16</v>
       </c>
       <c r="E14" s="14" t="str">
-        <f>IF(I14&gt;=1000,LEFT(I14,2),IF(I14&lt;1000,LEFT(I14,1)))</f>
+        <f t="shared" si="0"/>
         <v>6</v>
       </c>
       <c r="F14" s="30" t="str">
-        <f>IF(J14&gt;=1000,LEFT(J14,2),IF(J14&lt;1000,LEFT(J14,1)))</f>
+        <f t="shared" si="0"/>
         <v>6</v>
       </c>
       <c r="G14" s="14" t="str">
-        <f>IF(K14&gt;=1000,LEFT(K14,2),IF(K14&lt;1000,LEFT(K14,1)))</f>
+        <f t="shared" si="0"/>
         <v>6</v>
       </c>
       <c r="H14" s="14" t="str">
-        <f>IF(L14&gt;=1000,LEFT(L14,2),IF(L14&lt;1000,LEFT(L14,1)))</f>
+        <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I14" s="15">
         <v>695</v>
       </c>
       <c r="J14" s="15">
         <v>675</v>
       </c>
       <c r="K14" s="15">
-        <v>692</v>
+        <v>699</v>
       </c>
       <c r="L14" s="15"/>
       <c r="M14" s="28" t="s">
         <v>116</v>
       </c>
-      <c r="N14" s="48">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="N14" s="41">
+        <f t="shared" si="1"/>
+        <v>1</v>
       </c>
       <c r="O14" s="31">
+        <f t="shared" si="6"/>
+        <v>-20</v>
+      </c>
+      <c r="P14" s="31">
+        <f t="shared" si="4"/>
+        <v>4</v>
+      </c>
+      <c r="Q14" s="3">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="R14" s="13">
         <f t="shared" si="5"/>
-        <v>-20</v>
-[...10 lines deleted...]
-        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="S14" s="28" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="15" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A15" s="13">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>10</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>100</v>
       </c>
       <c r="C15" s="13" t="s">
         <v>101</v>
       </c>
       <c r="D15" s="28" t="s">
         <v>16</v>
       </c>
       <c r="E15" s="14" t="str">
-        <f>IF(I15&gt;=1000,LEFT(I15,2),IF(I15&lt;1000,LEFT(I15,1)))</f>
+        <f t="shared" si="0"/>
         <v>6</v>
       </c>
       <c r="F15" s="30" t="str">
-        <f>IF(J15&gt;=1000,LEFT(J15,2),IF(J15&lt;1000,LEFT(J15,1)))</f>
+        <f t="shared" si="0"/>
         <v>6</v>
       </c>
       <c r="G15" s="14" t="str">
-        <f>IF(K15&gt;=1000,LEFT(K15,2),IF(K15&lt;1000,LEFT(K15,1)))</f>
+        <f t="shared" si="0"/>
         <v>6</v>
       </c>
       <c r="H15" s="14" t="str">
-        <f>IF(L15&gt;=1000,LEFT(L15,2),IF(L15&lt;1000,LEFT(L15,1)))</f>
+        <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I15" s="15">
         <v>603</v>
       </c>
       <c r="J15" s="15">
         <v>640</v>
       </c>
       <c r="K15" s="15">
         <v>667</v>
       </c>
       <c r="L15" s="15"/>
       <c r="M15" s="28" t="s">
         <v>114</v>
       </c>
-      <c r="N15" s="48">
-        <f t="shared" si="0"/>
+      <c r="N15" s="41">
+        <f t="shared" si="1"/>
         <v>1</v>
       </c>
       <c r="O15" s="31">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>37</v>
       </c>
       <c r="P15" s="18">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>64</v>
       </c>
       <c r="Q15" s="3">
         <f>IF(O13&gt;0,1,IF(O13&lt;0,0,IF(O13=0,"")))</f>
         <v>0</v>
       </c>
       <c r="R15" s="13">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S15" s="28" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="16" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A16" s="13">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>11</v>
       </c>
       <c r="B16" s="13" t="s">
         <v>48</v>
       </c>
       <c r="C16" s="13" t="s">
         <v>58</v>
       </c>
       <c r="D16" s="28" t="s">
         <v>16</v>
       </c>
       <c r="E16" s="14" t="str">
-        <f>IF(I16&gt;=1000,LEFT(I16,2),IF(I16&lt;1000,LEFT(I16,1)))</f>
+        <f t="shared" si="0"/>
         <v>5</v>
       </c>
       <c r="F16" s="14" t="str">
-        <f>IF(J16&gt;=1000,LEFT(J16,2),IF(J16&lt;1000,LEFT(J16,1)))</f>
+        <f t="shared" si="0"/>
         <v>5</v>
       </c>
       <c r="G16" s="14" t="str">
-        <f>IF(K16&gt;=1000,LEFT(K16,2),IF(K16&lt;1000,LEFT(K16,1)))</f>
+        <f t="shared" si="0"/>
         <v>5</v>
       </c>
       <c r="H16" s="14" t="str">
-        <f>IF(L16&gt;=1000,LEFT(L16,2),IF(L16&lt;1000,LEFT(L16,1)))</f>
+        <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I16" s="15">
         <v>520</v>
       </c>
       <c r="J16" s="15">
         <v>532</v>
       </c>
       <c r="K16" s="15">
-        <v>552</v>
+        <v>545</v>
       </c>
       <c r="L16" s="15"/>
       <c r="M16" s="28" t="s">
         <v>47</v>
       </c>
-      <c r="N16" s="48">
-        <f t="shared" si="0"/>
+      <c r="N16" s="41">
+        <f t="shared" si="1"/>
         <v>1</v>
       </c>
       <c r="O16" s="31">
+        <f t="shared" si="6"/>
+        <v>12</v>
+      </c>
+      <c r="P16" s="31">
+        <f t="shared" si="4"/>
+        <v>25</v>
+      </c>
+      <c r="Q16" s="3">
+        <f t="shared" ref="Q16:Q22" si="7">IF(O14&gt;0,1,IF(O14&lt;0,0,IF(O14=0,"")))</f>
+        <v>0</v>
+      </c>
+      <c r="R16" s="13">
         <f t="shared" si="5"/>
-        <v>12</v>
-[...10 lines deleted...]
-        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="S16" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="17" spans="1:20" x14ac:dyDescent="0.2">
       <c r="A17" s="13">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>12</v>
       </c>
       <c r="B17" s="13" t="s">
         <v>63</v>
       </c>
       <c r="C17" s="13" t="s">
         <v>58</v>
       </c>
       <c r="D17" s="28" t="s">
         <v>16</v>
       </c>
       <c r="E17" s="14" t="str">
-        <f>IF(I17&gt;=1000,LEFT(I17,2),IF(I17&lt;1000,LEFT(I17,1)))</f>
+        <f t="shared" si="0"/>
         <v>5</v>
       </c>
       <c r="F17" s="14" t="str">
-        <f>IF(J17&gt;=1000,LEFT(J17,2),IF(J17&lt;1000,LEFT(J17,1)))</f>
+        <f t="shared" si="0"/>
         <v>5</v>
       </c>
       <c r="G17" s="14" t="str">
-        <f>IF(K17&gt;=1000,LEFT(K17,2),IF(K17&lt;1000,LEFT(K17,1)))</f>
+        <f t="shared" si="0"/>
         <v>5</v>
       </c>
       <c r="H17" s="14" t="str">
-        <f>IF(L17&gt;=1000,LEFT(L17,2),IF(L17&lt;1000,LEFT(L17,1)))</f>
+        <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I17" s="15">
         <v>534</v>
       </c>
       <c r="J17" s="15">
         <v>513</v>
       </c>
       <c r="K17" s="15">
         <v>516</v>
       </c>
       <c r="L17" s="15"/>
       <c r="M17" s="28" t="s">
         <v>41</v>
       </c>
-      <c r="N17" s="48">
+      <c r="N17" s="41">
         <f>IF(P17&gt;0,1,IF(P17&lt;0,0,IF(OR(P17=0,P17=""),"")))</f>
         <v>0</v>
       </c>
       <c r="O17" s="31">
+        <f t="shared" si="6"/>
+        <v>-21</v>
+      </c>
+      <c r="P17" s="31">
+        <f t="shared" si="4"/>
+        <v>-18</v>
+      </c>
+      <c r="Q17" s="3">
+        <f t="shared" si="7"/>
+        <v>1</v>
+      </c>
+      <c r="R17" s="13">
         <f t="shared" si="5"/>
-        <v>-21</v>
-[...10 lines deleted...]
-        <f t="shared" si="4"/>
         <v>1</v>
       </c>
       <c r="S17" s="28" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="18" spans="1:20" x14ac:dyDescent="0.2">
       <c r="A18" s="13">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>13</v>
       </c>
       <c r="B18" s="13" t="s">
         <v>91</v>
       </c>
       <c r="C18" s="13" t="s">
         <v>92</v>
       </c>
       <c r="D18" s="28" t="s">
         <v>50</v>
       </c>
       <c r="E18" s="14" t="str">
-        <f>IF(I18&gt;=1000,LEFT(I18,2),IF(I18&lt;1000,LEFT(I18,1)))</f>
+        <f t="shared" si="0"/>
         <v>5</v>
       </c>
       <c r="F18" s="14" t="str">
-        <f>IF(J18&gt;=1000,LEFT(J18,2),IF(J18&lt;1000,LEFT(J18,1)))</f>
+        <f t="shared" si="0"/>
         <v>5</v>
       </c>
       <c r="G18" s="14" t="str">
-        <f>IF(K18&gt;=1000,LEFT(K18,2),IF(K18&lt;1000,LEFT(K18,1)))</f>
+        <f t="shared" si="0"/>
         <v>5</v>
       </c>
       <c r="H18" s="14" t="str">
-        <f>IF(L18&gt;=1000,LEFT(L18,2),IF(L18&lt;1000,LEFT(L18,1)))</f>
+        <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I18" s="15">
         <v>500</v>
       </c>
       <c r="J18" s="15">
         <v>500</v>
       </c>
       <c r="K18" s="15">
-        <v>510</v>
+        <v>505</v>
       </c>
       <c r="L18" s="15"/>
       <c r="M18" s="28" t="s">
         <v>44</v>
       </c>
-      <c r="N18" s="48">
-        <f t="shared" si="0"/>
+      <c r="N18" s="41">
+        <f t="shared" ref="N18:N22" si="8">IF(P18&gt;0,1,IF(P18&lt;0,0,IF(OR(P18=0,P18=""),"")))</f>
         <v>1</v>
       </c>
       <c r="O18" s="31">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="P18" s="31">
+        <f t="shared" si="4"/>
+        <v>5</v>
+      </c>
+      <c r="Q18" s="3">
+        <f t="shared" si="7"/>
+        <v>1</v>
+      </c>
+      <c r="R18" s="13">
         <f t="shared" si="5"/>
-        <v>0</v>
-[...10 lines deleted...]
-        <f t="shared" si="4"/>
         <v>1</v>
       </c>
       <c r="S18" s="28" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="19" spans="1:20" x14ac:dyDescent="0.2">
       <c r="A19" s="13">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>14</v>
       </c>
       <c r="B19" s="13" t="s">
         <v>42</v>
       </c>
       <c r="C19" s="13" t="s">
         <v>43</v>
       </c>
       <c r="D19" s="28" t="s">
         <v>16</v>
       </c>
       <c r="E19" s="14" t="str">
-        <f>IF(I19&gt;=1000,LEFT(I19,2),IF(I19&lt;1000,LEFT(I19,1)))</f>
+        <f t="shared" si="0"/>
         <v>5</v>
       </c>
       <c r="F19" s="14" t="str">
-        <f>IF(J19&gt;=1000,LEFT(J19,2),IF(J19&lt;1000,LEFT(J19,1)))</f>
+        <f t="shared" si="0"/>
         <v>5</v>
       </c>
       <c r="G19" s="30" t="str">
-        <f>IF(K19&gt;=1000,LEFT(K19,2),IF(K19&lt;1000,LEFT(K19,1)))</f>
+        <f t="shared" si="0"/>
         <v>5</v>
       </c>
       <c r="H19" s="14" t="str">
-        <f>IF(L19&gt;=1000,LEFT(L19,2),IF(L19&lt;1000,LEFT(L19,1)))</f>
+        <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I19" s="15">
         <v>511</v>
       </c>
       <c r="J19" s="15">
         <v>511</v>
       </c>
       <c r="K19" s="15">
-        <v>509</v>
+        <v>504</v>
       </c>
       <c r="L19" s="15"/>
       <c r="M19" s="28" t="s">
         <v>113</v>
       </c>
-      <c r="N19" s="48">
-        <f t="shared" si="0"/>
+      <c r="N19" s="41">
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="O19" s="31">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="P19" s="31">
+        <f t="shared" si="4"/>
+        <v>-7</v>
+      </c>
+      <c r="Q19" s="3">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="R19" s="13">
         <f t="shared" si="5"/>
-        <v>0</v>
-[...10 lines deleted...]
-        <f t="shared" si="4"/>
         <v>1</v>
       </c>
       <c r="S19" s="28" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="20" spans="1:20" x14ac:dyDescent="0.2">
       <c r="A20" s="13">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>15</v>
       </c>
       <c r="B20" s="13" t="s">
         <v>45</v>
       </c>
       <c r="C20" s="13" t="s">
         <v>46</v>
       </c>
       <c r="D20" s="28" t="s">
         <v>16</v>
       </c>
       <c r="E20" s="14" t="str">
-        <f>IF(I20&gt;=1000,LEFT(I20,2),IF(I20&lt;1000,LEFT(I20,1)))</f>
+        <f t="shared" si="0"/>
         <v>5</v>
       </c>
       <c r="F20" s="14" t="str">
-        <f>IF(J20&gt;=1000,LEFT(J20,2),IF(J20&lt;1000,LEFT(J20,1)))</f>
-[...4 lines deleted...]
-        <v>5</v>
+        <f t="shared" si="0"/>
+        <v>5</v>
+      </c>
+      <c r="G20" s="16" t="str">
+        <f t="shared" si="0"/>
+        <v>4</v>
       </c>
       <c r="H20" s="14" t="str">
-        <f>IF(L20&gt;=1000,LEFT(L20,2),IF(L20&lt;1000,LEFT(L20,1)))</f>
+        <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I20" s="15">
         <v>505</v>
       </c>
       <c r="J20" s="15">
         <v>500</v>
       </c>
       <c r="K20" s="15">
-        <v>504</v>
+        <v>499</v>
       </c>
       <c r="L20" s="15"/>
       <c r="M20" s="28" t="s">
         <v>117</v>
       </c>
-      <c r="N20" s="48">
-        <f t="shared" si="0"/>
+      <c r="N20" s="41">
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="O20" s="31">
+        <f t="shared" si="6"/>
+        <v>-5</v>
+      </c>
+      <c r="P20" s="31">
+        <f t="shared" si="4"/>
+        <v>-6</v>
+      </c>
+      <c r="Q20" s="3" t="str">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+      <c r="R20" s="13">
         <f t="shared" si="5"/>
-        <v>-5</v>
-[...10 lines deleted...]
-        <f t="shared" si="4"/>
         <v>1</v>
       </c>
       <c r="S20" s="28" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="21" spans="1:20" x14ac:dyDescent="0.2">
       <c r="A21" s="13">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>16</v>
       </c>
       <c r="B21" s="13" t="s">
         <v>109</v>
       </c>
       <c r="C21" s="13" t="s">
         <v>108</v>
       </c>
       <c r="D21" s="28" t="s">
         <v>16</v>
       </c>
       <c r="E21" s="14" t="str">
-        <f>IF(I21&gt;=1000,LEFT(I21,2),IF(I21&lt;1000,LEFT(I21,1)))</f>
+        <f t="shared" si="0"/>
         <v>5</v>
       </c>
       <c r="F21" s="14" t="str">
-        <f>IF(J21&gt;=1000,LEFT(J21,2),IF(J21&lt;1000,LEFT(J21,1)))</f>
+        <f t="shared" si="0"/>
         <v>5</v>
       </c>
       <c r="G21" s="14" t="str">
-        <f>IF(K21&gt;=1000,LEFT(K21,2),IF(K21&lt;1000,LEFT(K21,1)))</f>
+        <f t="shared" si="0"/>
         <v>5</v>
       </c>
       <c r="H21" s="14" t="str">
-        <f>IF(L21&gt;=1000,LEFT(L21,2),IF(L21&lt;1000,LEFT(L21,1)))</f>
+        <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I21" s="15">
         <v>500</v>
       </c>
       <c r="J21" s="15">
         <v>500</v>
       </c>
       <c r="K21" s="15">
         <v>500</v>
       </c>
       <c r="L21" s="15"/>
       <c r="M21" s="28" t="s">
         <v>57</v>
       </c>
-      <c r="N21" s="48" t="str">
-        <f t="shared" si="0"/>
+      <c r="N21" s="41" t="str">
+        <f t="shared" si="8"/>
         <v/>
       </c>
       <c r="O21" s="31">
         <f>IF(J20="","",J20-I20)</f>
         <v>-5</v>
       </c>
       <c r="P21" s="31">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="Q21" s="3" t="str">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v/>
       </c>
       <c r="R21" s="13">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S21" s="28" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="22" spans="1:20" x14ac:dyDescent="0.2">
       <c r="A22" s="13">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>17</v>
       </c>
       <c r="B22" s="13" t="s">
         <v>124</v>
       </c>
       <c r="C22" s="13" t="s">
         <v>125</v>
       </c>
       <c r="D22" s="28" t="s">
         <v>16</v>
       </c>
       <c r="E22" s="14" t="str">
-        <f>IF(I22&gt;=1000,LEFT(I22,2),IF(I22&lt;1000,LEFT(I22,1)))</f>
+        <f t="shared" ref="E22:H35" si="9">IF(I22&gt;=1000,LEFT(I22,2),IF(I22&lt;1000,LEFT(I22,1)))</f>
         <v>5</v>
       </c>
       <c r="F22" s="14" t="str">
-        <f>IF(J22&gt;=1000,LEFT(J22,2),IF(J22&lt;1000,LEFT(J22,1)))</f>
+        <f t="shared" si="9"/>
         <v>5</v>
       </c>
       <c r="G22" s="16" t="str">
-        <f>IF(K22&gt;=1000,LEFT(K22,2),IF(K22&lt;1000,LEFT(K22,1)))</f>
+        <f t="shared" si="9"/>
         <v>4</v>
       </c>
       <c r="H22" s="14" t="str">
-        <f>IF(L22&gt;=1000,LEFT(L22,2),IF(L22&lt;1000,LEFT(L22,1)))</f>
+        <f t="shared" si="9"/>
         <v/>
       </c>
       <c r="I22" s="15">
         <v>500</v>
       </c>
       <c r="J22" s="15">
         <v>500</v>
       </c>
       <c r="K22" s="15">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="L22" s="15"/>
       <c r="M22" s="28" t="s">
         <v>51</v>
       </c>
-      <c r="N22" s="48">
-        <f t="shared" si="0"/>
+      <c r="N22" s="41">
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="O22" s="31">
         <f>IF(J21="","",J21-I21)</f>
         <v>0</v>
       </c>
       <c r="P22" s="31">
-        <f t="shared" si="3"/>
-        <v>-52</v>
+        <f t="shared" si="4"/>
+        <v>-55</v>
       </c>
       <c r="Q22" s="3">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="R22" s="13">
         <f>COUNTIF($M$6:$M$22,S22)</f>
         <v>0</v>
       </c>
       <c r="S22" s="28" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="23" spans="1:20" x14ac:dyDescent="0.2">
       <c r="C23" s="27" t="s">
         <v>66</v>
       </c>
       <c r="F23" s="2"/>
       <c r="G23" s="3"/>
       <c r="H23" s="3"/>
       <c r="I23" s="34"/>
       <c r="J23" s="34"/>
       <c r="K23" s="34"/>
       <c r="L23" s="34"/>
       <c r="N23" s="41"/>
       <c r="O23" s="2"/>
       <c r="P23" s="2"/>
       <c r="Q23" s="3"/>
@@ -3408,80 +3401,80 @@
       </c>
       <c r="C25" s="13">
         <f>COUNTA(B30:B33)</f>
         <v>4</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>71</v>
       </c>
       <c r="L25" s="3"/>
       <c r="N25" s="19" t="s">
         <v>67</v>
       </c>
       <c r="P25" s="27"/>
     </row>
     <row r="26" spans="1:20" x14ac:dyDescent="0.2">
       <c r="B26" s="20" t="s">
         <v>72</v>
       </c>
       <c r="C26" s="13">
         <f>COUNTA(C36:C37)</f>
         <v>2</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>73</v>
       </c>
-      <c r="M26" s="22" t="str">
+      <c r="M26" s="22">
         <f>IF(N6="","",COUNTIF(N6:N22,1))</f>
-        <v/>
+        <v>8</v>
       </c>
       <c r="N26" s="1" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="27" spans="1:20" x14ac:dyDescent="0.2">
       <c r="B27" s="25" t="s">
         <v>74</v>
       </c>
       <c r="C27" s="24">
         <f>SUM(C24:C26)</f>
         <v>19</v>
       </c>
-      <c r="M27" s="19" t="str">
+      <c r="M27" s="19">
         <f>IF(N6="","",COUNTIF(N6:N22,""))</f>
-        <v/>
+        <v>1</v>
       </c>
       <c r="N27" s="1" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="28" spans="1:20" x14ac:dyDescent="0.2">
       <c r="B28" s="3"/>
       <c r="C28" s="3"/>
-      <c r="M28" s="23" t="str">
+      <c r="M28" s="23">
         <f>IF(N6="","",COUNTIF(N6:N22,0))</f>
-        <v/>
+        <v>8</v>
       </c>
       <c r="N28" s="1" t="s">
         <v>73</v>
       </c>
       <c r="Q28" s="35"/>
     </row>
     <row r="29" spans="1:20" x14ac:dyDescent="0.2">
       <c r="A29" s="26"/>
       <c r="B29" s="44" t="s">
         <v>126</v>
       </c>
       <c r="C29" s="44"/>
       <c r="M29" s="3"/>
       <c r="N29" s="35"/>
       <c r="O29" s="43" t="s">
         <v>75</v>
       </c>
       <c r="P29" s="35"/>
       <c r="T29" s="35"/>
     </row>
     <row r="30" spans="1:20" x14ac:dyDescent="0.2">
       <c r="A30" s="13">
         <v>1</v>
       </c>
       <c r="B30" s="13" t="s">