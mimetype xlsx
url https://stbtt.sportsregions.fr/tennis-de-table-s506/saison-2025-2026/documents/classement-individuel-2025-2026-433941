--- v2 (2026-06-03)
+++ v3 (2026-07-15)
@@ -3,272 +3,257 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\georg\OneDrive\Documents\Dossiers\Sport\TT\Clt Bourguignon individuel ppt+xls\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{69FF439B-B226-474E-BC50-52E558737FAF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{42302775-E1C7-4DD3-B695-7EA57637623C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13020" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="2025 2026" sheetId="37" r:id="rId1"/>
+    <sheet name="2025 2026" sheetId="39" r:id="rId1"/>
     <sheet name="2024 2025" sheetId="29" r:id="rId2"/>
     <sheet name="2023 2024" sheetId="19" r:id="rId3"/>
     <sheet name="2022 2023" sheetId="10" r:id="rId4"/>
     <sheet name="2021 2022" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'2021 2022'!$A$5:$T$5</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'2022 2023'!$A$5:$T$5</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'2023 2024'!$A$5:$T$5</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'2024 2025'!$A$5:$T$5</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2025 2026'!$A$5:$S$5</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="N18" i="37" l="1"/>
-[...177 lines deleted...]
-  <c r="A40" i="29" l="1"/>
+  <c r="A37" i="39" l="1"/>
+  <c r="A31" i="39"/>
+  <c r="C26" i="39"/>
+  <c r="C25" i="39"/>
+  <c r="R23" i="39"/>
+  <c r="R22" i="39"/>
+  <c r="P22" i="39"/>
+  <c r="O22" i="39"/>
+  <c r="N22" i="39"/>
+  <c r="H22" i="39"/>
+  <c r="G22" i="39"/>
+  <c r="F22" i="39"/>
+  <c r="E22" i="39"/>
+  <c r="R21" i="39"/>
+  <c r="Q21" i="39"/>
+  <c r="P21" i="39"/>
+  <c r="N21" i="39" s="1"/>
+  <c r="O21" i="39"/>
+  <c r="H21" i="39"/>
+  <c r="G21" i="39"/>
+  <c r="F21" i="39"/>
+  <c r="E21" i="39"/>
+  <c r="R20" i="39"/>
+  <c r="P20" i="39"/>
+  <c r="O20" i="39"/>
+  <c r="Q22" i="39" s="1"/>
+  <c r="N20" i="39"/>
+  <c r="H20" i="39"/>
+  <c r="G20" i="39"/>
+  <c r="F20" i="39"/>
+  <c r="E20" i="39"/>
+  <c r="R19" i="39"/>
+  <c r="Q19" i="39"/>
+  <c r="P19" i="39"/>
+  <c r="N19" i="39" s="1"/>
+  <c r="O19" i="39"/>
+  <c r="H19" i="39"/>
+  <c r="G19" i="39"/>
+  <c r="F19" i="39"/>
+  <c r="E19" i="39"/>
+  <c r="R18" i="39"/>
+  <c r="P18" i="39"/>
+  <c r="O18" i="39"/>
+  <c r="Q20" i="39" s="1"/>
+  <c r="N18" i="39"/>
+  <c r="H18" i="39"/>
+  <c r="G18" i="39"/>
+  <c r="F18" i="39"/>
+  <c r="E18" i="39"/>
+  <c r="R17" i="39"/>
+  <c r="Q17" i="39"/>
+  <c r="P17" i="39"/>
+  <c r="N17" i="39" s="1"/>
+  <c r="O17" i="39"/>
+  <c r="H17" i="39"/>
+  <c r="G17" i="39"/>
+  <c r="F17" i="39"/>
+  <c r="E17" i="39"/>
+  <c r="R16" i="39"/>
+  <c r="P16" i="39"/>
+  <c r="O16" i="39"/>
+  <c r="Q18" i="39" s="1"/>
+  <c r="N16" i="39"/>
+  <c r="H16" i="39"/>
+  <c r="G16" i="39"/>
+  <c r="F16" i="39"/>
+  <c r="E16" i="39"/>
+  <c r="R15" i="39"/>
+  <c r="Q15" i="39"/>
+  <c r="P15" i="39"/>
+  <c r="N15" i="39" s="1"/>
+  <c r="O15" i="39"/>
+  <c r="H15" i="39"/>
+  <c r="G15" i="39"/>
+  <c r="F15" i="39"/>
+  <c r="E15" i="39"/>
+  <c r="R14" i="39"/>
+  <c r="P14" i="39"/>
+  <c r="O14" i="39"/>
+  <c r="Q16" i="39" s="1"/>
+  <c r="N14" i="39"/>
+  <c r="H14" i="39"/>
+  <c r="G14" i="39"/>
+  <c r="F14" i="39"/>
+  <c r="E14" i="39"/>
+  <c r="R13" i="39"/>
+  <c r="Q13" i="39"/>
+  <c r="P13" i="39"/>
+  <c r="N13" i="39" s="1"/>
+  <c r="O13" i="39"/>
+  <c r="H13" i="39"/>
+  <c r="G13" i="39"/>
+  <c r="F13" i="39"/>
+  <c r="E13" i="39"/>
+  <c r="R12" i="39"/>
+  <c r="P12" i="39"/>
+  <c r="O12" i="39"/>
+  <c r="Q12" i="39" s="1"/>
+  <c r="N12" i="39"/>
+  <c r="G12" i="39"/>
+  <c r="F12" i="39"/>
+  <c r="E12" i="39"/>
+  <c r="R11" i="39"/>
+  <c r="P11" i="39"/>
+  <c r="N11" i="39" s="1"/>
+  <c r="O11" i="39"/>
+  <c r="Q11" i="39" s="1"/>
+  <c r="H11" i="39"/>
+  <c r="G11" i="39"/>
+  <c r="F11" i="39"/>
+  <c r="E11" i="39"/>
+  <c r="R10" i="39"/>
+  <c r="Q10" i="39"/>
+  <c r="P10" i="39"/>
+  <c r="O10" i="39"/>
+  <c r="N10" i="39"/>
+  <c r="G10" i="39"/>
+  <c r="F10" i="39"/>
+  <c r="E10" i="39"/>
+  <c r="R9" i="39"/>
+  <c r="P9" i="39"/>
+  <c r="N9" i="39"/>
+  <c r="H9" i="39"/>
+  <c r="G9" i="39"/>
+  <c r="F9" i="39"/>
+  <c r="E9" i="39"/>
+  <c r="R8" i="39"/>
+  <c r="P8" i="39"/>
+  <c r="O8" i="39"/>
+  <c r="Q8" i="39" s="1"/>
+  <c r="N8" i="39"/>
+  <c r="H8" i="39"/>
+  <c r="G8" i="39"/>
+  <c r="F8" i="39"/>
+  <c r="E8" i="39"/>
+  <c r="R7" i="39"/>
+  <c r="C24" i="39" s="1"/>
+  <c r="C27" i="39" s="1"/>
+  <c r="P7" i="39"/>
+  <c r="N7" i="39" s="1"/>
+  <c r="O7" i="39"/>
+  <c r="Q7" i="39" s="1"/>
+  <c r="H7" i="39"/>
+  <c r="G7" i="39"/>
+  <c r="F7" i="39"/>
+  <c r="E7" i="39"/>
+  <c r="R6" i="39"/>
+  <c r="P6" i="39"/>
+  <c r="O6" i="39"/>
+  <c r="Q6" i="39" s="1"/>
+  <c r="N6" i="39"/>
+  <c r="M28" i="39" s="1"/>
+  <c r="H6" i="39"/>
+  <c r="G6" i="39"/>
+  <c r="F6" i="39"/>
+  <c r="E6" i="39"/>
+  <c r="A6" i="39"/>
+  <c r="A7" i="39" l="1"/>
+  <c r="M26" i="39"/>
+  <c r="Q14" i="39"/>
+  <c r="M27" i="39"/>
+  <c r="A32" i="39"/>
+  <c r="A33" i="39" s="1"/>
+  <c r="A40" i="29"/>
   <c r="A41" i="29" s="1"/>
   <c r="A42" i="29" s="1"/>
   <c r="A43" i="29" s="1"/>
   <c r="A44" i="29" s="1"/>
   <c r="A32" i="29"/>
   <c r="A33" i="29" s="1"/>
   <c r="A34" i="29" s="1"/>
   <c r="A35" i="29" s="1"/>
   <c r="A36" i="29" s="1"/>
   <c r="C27" i="29"/>
   <c r="C26" i="29"/>
   <c r="Q22" i="29"/>
   <c r="P22" i="29"/>
   <c r="O22" i="29"/>
   <c r="H22" i="29"/>
   <c r="G22" i="29"/>
   <c r="F22" i="29"/>
   <c r="E22" i="29"/>
   <c r="Q21" i="29"/>
   <c r="P21" i="29"/>
   <c r="O21" i="29"/>
   <c r="H21" i="29"/>
   <c r="G21" i="29"/>
   <c r="F21" i="29"/>
   <c r="E21" i="29"/>
@@ -388,51 +373,53 @@
   <c r="F8" i="29"/>
   <c r="E8" i="29"/>
   <c r="S7" i="29"/>
   <c r="C25" i="29" s="1"/>
   <c r="C28" i="29" s="1"/>
   <c r="Q7" i="29"/>
   <c r="P7" i="29"/>
   <c r="R7" i="29" s="1"/>
   <c r="O7" i="29"/>
   <c r="H7" i="29"/>
   <c r="G7" i="29"/>
   <c r="F7" i="29"/>
   <c r="E7" i="29"/>
   <c r="S6" i="29"/>
   <c r="Q6" i="29"/>
   <c r="P6" i="29"/>
   <c r="R6" i="29" s="1"/>
   <c r="O6" i="29"/>
   <c r="I27" i="29" s="1"/>
   <c r="H6" i="29"/>
   <c r="G6" i="29"/>
   <c r="F6" i="29"/>
   <c r="E6" i="29"/>
   <c r="A6" i="29"/>
   <c r="A7" i="29" s="1"/>
-  <c r="A8" i="29" l="1"/>
+  <c r="A9" i="39" l="1"/>
+  <c r="A8" i="39"/>
+  <c r="A8" i="29"/>
   <c r="I26" i="29"/>
   <c r="A31" i="19"/>
   <c r="A32" i="19" s="1"/>
   <c r="A33" i="19" s="1"/>
   <c r="A34" i="19" s="1"/>
   <c r="C26" i="19"/>
   <c r="C25" i="19"/>
   <c r="Q22" i="19"/>
   <c r="P22" i="19"/>
   <c r="R22" i="19" s="1"/>
   <c r="O22" i="19"/>
   <c r="H22" i="19"/>
   <c r="G22" i="19"/>
   <c r="F22" i="19"/>
   <c r="E22" i="19"/>
   <c r="Q21" i="19"/>
   <c r="P21" i="19"/>
   <c r="R21" i="19" s="1"/>
   <c r="O21" i="19"/>
   <c r="H21" i="19"/>
   <c r="G21" i="19"/>
   <c r="F21" i="19"/>
   <c r="E21" i="19"/>
   <c r="R20" i="19"/>
   <c r="Q20" i="19"/>
@@ -547,70 +534,83 @@
   <c r="G8" i="19"/>
   <c r="F8" i="19"/>
   <c r="E8" i="19"/>
   <c r="S7" i="19"/>
   <c r="C24" i="19" s="1"/>
   <c r="C27" i="19" s="1"/>
   <c r="Q7" i="19"/>
   <c r="P7" i="19"/>
   <c r="R7" i="19" s="1"/>
   <c r="O7" i="19"/>
   <c r="H7" i="19"/>
   <c r="G7" i="19"/>
   <c r="F7" i="19"/>
   <c r="E7" i="19"/>
   <c r="S6" i="19"/>
   <c r="R6" i="19"/>
   <c r="Q6" i="19"/>
   <c r="O6" i="19" s="1"/>
   <c r="P6" i="19"/>
   <c r="H6" i="19"/>
   <c r="G6" i="19"/>
   <c r="F6" i="19"/>
   <c r="E6" i="19"/>
   <c r="A6" i="19"/>
   <c r="A7" i="19" s="1"/>
-  <c r="A9" i="29" l="1"/>
+  <c r="A11" i="39" l="1"/>
+  <c r="A10" i="39"/>
+  <c r="A9" i="29"/>
   <c r="I24" i="19"/>
   <c r="I26" i="19"/>
   <c r="I25" i="19"/>
   <c r="A8" i="19"/>
-  <c r="A10" i="29" l="1"/>
+  <c r="A13" i="39" l="1"/>
+  <c r="A12" i="39"/>
+  <c r="A10" i="29"/>
   <c r="A9" i="19"/>
-  <c r="A11" i="29" l="1"/>
+  <c r="A14" i="39" l="1"/>
+  <c r="A15" i="39"/>
+  <c r="A11" i="29"/>
   <c r="A10" i="19"/>
-  <c r="A12" i="29" l="1"/>
+  <c r="A16" i="39" l="1"/>
+  <c r="A12" i="29"/>
   <c r="A11" i="19"/>
-  <c r="A13" i="29" l="1"/>
+  <c r="A17" i="39" l="1"/>
+  <c r="A13" i="29"/>
   <c r="A12" i="19"/>
-  <c r="A14" i="29" l="1"/>
+  <c r="A18" i="39" l="1"/>
+  <c r="A14" i="29"/>
   <c r="A13" i="19"/>
-  <c r="A15" i="29" l="1"/>
+  <c r="A19" i="39" l="1"/>
+  <c r="A15" i="29"/>
   <c r="A14" i="19"/>
-  <c r="A16" i="29" l="1"/>
+  <c r="A20" i="39" l="1"/>
+  <c r="A16" i="29"/>
   <c r="A15" i="19"/>
-  <c r="A17" i="29" l="1"/>
+  <c r="A21" i="39" l="1"/>
+  <c r="A22" i="39" s="1"/>
+  <c r="A17" i="29"/>
   <c r="A16" i="19"/>
   <c r="A18" i="29" l="1"/>
   <c r="A17" i="19"/>
   <c r="A19" i="29" l="1"/>
   <c r="A18" i="19"/>
   <c r="A20" i="29" l="1"/>
   <c r="A19" i="19"/>
   <c r="A21" i="29" l="1"/>
   <c r="A22" i="29" s="1"/>
   <c r="A20" i="19"/>
   <c r="A21" i="19" l="1"/>
   <c r="A22" i="19" s="1"/>
   <c r="C30" i="10" l="1"/>
   <c r="C29" i="10"/>
   <c r="Q25" i="10"/>
   <c r="O25" i="10" s="1"/>
   <c r="P25" i="10"/>
   <c r="R25" i="10" s="1"/>
   <c r="H25" i="10"/>
   <c r="G25" i="10"/>
   <c r="F25" i="10"/>
   <c r="E25" i="10"/>
   <c r="R24" i="10"/>
   <c r="Q24" i="10"/>
   <c r="P24" i="10"/>
@@ -1617,51 +1617,69 @@
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
-  <dxfs count="14">
+  <dxfs count="16">
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <color indexed="10"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <color indexed="17"/>
+      </font>
+    </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <color indexed="10"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <color indexed="17"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <color indexed="10"/>
@@ -2074,58 +2092,58 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{13B65D0D-0A2A-423E-A03D-14216A2EF7E5}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3F7779D6-677B-4213-90E5-532D71E2046E}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:W43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="X21" sqref="X21"/>
+      <selection activeCell="W20" sqref="W20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="17.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="12.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="3" style="27" customWidth="1"/>
     <col min="5" max="5" width="5.5703125" style="27" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="7.5703125" style="27" customWidth="1"/>
     <col min="7" max="7" width="7.7109375" style="27" customWidth="1"/>
     <col min="8" max="8" width="7.140625" style="27" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="6.28515625" style="2" customWidth="1"/>
     <col min="10" max="10" width="7.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="7.7109375" style="1" customWidth="1"/>
     <col min="12" max="12" width="6.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="13" max="14" width="5.28515625" style="27" customWidth="1"/>
     <col min="15" max="15" width="7.28515625" style="3" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="6.7109375" style="1" customWidth="1"/>
     <col min="17" max="17" width="6.7109375" style="2" customWidth="1"/>
     <col min="18" max="18" width="4.7109375" style="3" customWidth="1"/>
     <col min="19" max="19" width="8.85546875" style="1" customWidth="1"/>
     <col min="20" max="20" width="8.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="5.28515625" style="1" customWidth="1"/>
     <col min="22" max="22" width="12.42578125" style="1" customWidth="1"/>
@@ -2152,63 +2170,63 @@
       <c r="I3" s="29"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
       <c r="P3" s="44"/>
       <c r="Q3" s="44"/>
     </row>
     <row r="4" spans="1:22" s="12" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="6"/>
       <c r="E4" s="6" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="7">
-        <v>46142</v>
+        <v>46203</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>7</v>
       </c>
       <c r="I4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="J4" s="5" t="s">
         <v>6</v>
       </c>
       <c r="K4" s="7">
-        <v>46142</v>
+        <v>46203</v>
       </c>
       <c r="L4" s="8" t="s">
         <v>7</v>
       </c>
       <c r="M4" s="6" t="s">
         <v>8</v>
       </c>
       <c r="N4" s="10" t="s">
         <v>10</v>
       </c>
       <c r="O4" s="5" t="s">
         <v>11</v>
       </c>
       <c r="P4" s="9" t="s">
         <v>12</v>
       </c>
       <c r="Q4" s="11" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:22" s="12" customFormat="1" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="5"/>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="6"/>
@@ -2232,130 +2250,134 @@
         <v>1</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>22</v>
       </c>
       <c r="C6" s="13" t="s">
         <v>23</v>
       </c>
       <c r="D6" s="28" t="s">
         <v>16</v>
       </c>
       <c r="E6" s="14" t="str">
         <f t="shared" ref="E6:H21" si="0">IF(I6&gt;=1000,LEFT(I6,2),IF(I6&lt;1000,LEFT(I6,1)))</f>
         <v>12</v>
       </c>
       <c r="F6" s="30" t="str">
         <f t="shared" si="0"/>
         <v>12</v>
       </c>
       <c r="G6" s="14" t="str">
         <f t="shared" si="0"/>
         <v>12</v>
       </c>
       <c r="H6" s="14" t="str">
         <f t="shared" si="0"/>
-        <v/>
+        <v>12</v>
       </c>
       <c r="I6" s="15">
         <v>1260</v>
       </c>
       <c r="J6" s="15">
         <v>1264</v>
       </c>
       <c r="K6" s="15">
-        <v>1264</v>
-[...1 lines deleted...]
-      <c r="L6" s="15"/>
+        <v>1267</v>
+      </c>
+      <c r="L6" s="15">
+        <v>1267</v>
+      </c>
       <c r="M6" s="28" t="s">
         <v>17</v>
       </c>
       <c r="N6" s="41">
         <f t="shared" ref="N6:N22" si="1">IF(P6&gt;0,1,IF(P6&lt;0,0,IF(OR(P6=0,P6=""),"")))</f>
         <v>1</v>
       </c>
       <c r="O6" s="31">
         <f>IF(J6="","",J6-I6)</f>
         <v>4</v>
       </c>
       <c r="P6" s="31">
         <f>IF(K6="","",K6-I6)</f>
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="Q6" s="3">
         <f t="shared" ref="Q6:Q14" si="2">IF(O6&gt;0,1,IF(O6&lt;0,0,IF(O6=0,"")))</f>
         <v>1</v>
       </c>
       <c r="R6" s="24">
         <f>COUNT(I6:I22)</f>
         <v>17</v>
       </c>
       <c r="S6" s="30" t="s">
         <v>18</v>
       </c>
       <c r="V6" s="12"/>
     </row>
     <row r="7" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A7" s="13">
         <f t="shared" ref="A7:A22" si="3">IF(A5=A6,A6+2,IF(K7=K6,A6+1,A6+1))</f>
         <v>2</v>
       </c>
       <c r="B7" s="13" t="s">
         <v>28</v>
       </c>
       <c r="C7" s="13" t="s">
         <v>29</v>
       </c>
       <c r="D7" s="28" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="14" t="str">
         <f t="shared" si="0"/>
         <v>10</v>
       </c>
       <c r="F7" s="14" t="str">
         <f t="shared" si="0"/>
         <v>10</v>
       </c>
       <c r="G7" s="14" t="str">
         <f t="shared" si="0"/>
         <v>10</v>
       </c>
       <c r="H7" s="14" t="str">
         <f t="shared" si="0"/>
-        <v/>
+        <v>10</v>
       </c>
       <c r="I7" s="15">
         <v>1046</v>
       </c>
       <c r="J7" s="15">
         <v>1088</v>
       </c>
       <c r="K7" s="15">
         <v>1098</v>
       </c>
-      <c r="L7" s="15"/>
+      <c r="L7" s="15">
+        <v>1098</v>
+      </c>
       <c r="M7" s="28" t="s">
         <v>17</v>
       </c>
       <c r="N7" s="41">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
       <c r="O7" s="31">
         <f>IF(J7="","",J7-I7)</f>
         <v>42</v>
       </c>
       <c r="P7" s="31">
         <f t="shared" ref="P7:P22" si="4">IF(K7="","",K7-I7)</f>
         <v>52</v>
       </c>
       <c r="Q7" s="3">
         <f t="shared" si="2"/>
         <v>1</v>
       </c>
       <c r="R7" s="13">
         <f t="shared" ref="R7:R21" si="5">COUNTIF($M$6:$M$22,S7)</f>
         <v>2</v>
       </c>
       <c r="S7" s="28" t="s">
         <v>114</v>
@@ -2367,1006 +2389,1036 @@
         <v>3</v>
       </c>
       <c r="B8" s="13" t="s">
         <v>25</v>
       </c>
       <c r="C8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="28" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="14" t="str">
         <f t="shared" si="0"/>
         <v>10</v>
       </c>
       <c r="F8" s="30" t="str">
         <f t="shared" si="0"/>
         <v>10</v>
       </c>
       <c r="G8" s="14" t="str">
         <f t="shared" si="0"/>
         <v>10</v>
       </c>
       <c r="H8" s="14" t="str">
         <f t="shared" si="0"/>
-        <v/>
+        <v>10</v>
       </c>
       <c r="I8" s="15">
         <v>1088</v>
       </c>
       <c r="J8" s="15">
         <v>1057</v>
       </c>
       <c r="K8" s="15">
-        <v>1069</v>
-[...1 lines deleted...]
-      <c r="L8" s="15"/>
+        <v>1056</v>
+      </c>
+      <c r="L8" s="15">
+        <v>1056</v>
+      </c>
       <c r="M8" s="28" t="s">
         <v>113</v>
       </c>
       <c r="N8" s="41">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="O8" s="31">
         <f>IF(J8="","",J8-I8)</f>
         <v>-31</v>
       </c>
       <c r="P8" s="31">
         <f t="shared" si="4"/>
-        <v>-19</v>
+        <v>-32</v>
       </c>
       <c r="Q8" s="3">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="R8" s="13">
         <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="S8" s="28" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="9" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A9" s="13">
         <f t="shared" si="3"/>
         <v>4</v>
       </c>
       <c r="B9" s="13" t="s">
-        <v>83</v>
+        <v>33</v>
       </c>
       <c r="C9" s="13" t="s">
-        <v>122</v>
+        <v>34</v>
       </c>
       <c r="D9" s="28" t="s">
         <v>16</v>
       </c>
       <c r="E9" s="14" t="str">
         <f t="shared" si="0"/>
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F9" s="30" t="str">
         <f t="shared" si="0"/>
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="G9" s="14" t="str">
         <f t="shared" si="0"/>
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="H9" s="14"/>
+        <v>8</v>
+      </c>
+      <c r="H9" s="14" t="str">
+        <f t="shared" si="0"/>
+        <v>8</v>
+      </c>
       <c r="I9" s="15">
-        <v>960</v>
+        <v>843</v>
       </c>
       <c r="J9" s="15">
-        <v>944</v>
+        <v>872</v>
       </c>
       <c r="K9" s="15">
-        <v>911</v>
-[...1 lines deleted...]
-      <c r="L9" s="15"/>
+        <v>894</v>
+      </c>
+      <c r="L9" s="15">
+        <v>894</v>
+      </c>
       <c r="M9" s="28" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="N9" s="41">
         <f t="shared" si="1"/>
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O9" s="31"/>
       <c r="P9" s="31">
         <f t="shared" si="4"/>
-        <v>-49</v>
+        <v>51</v>
       </c>
       <c r="Q9" s="3"/>
       <c r="R9" s="13">
         <f t="shared" si="5"/>
         <v>2</v>
       </c>
       <c r="S9" s="28" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="10" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A10" s="13">
         <f t="shared" si="3"/>
         <v>5</v>
       </c>
       <c r="B10" s="13" t="s">
-        <v>33</v>
+        <v>83</v>
       </c>
       <c r="C10" s="13" t="s">
-        <v>34</v>
+        <v>122</v>
       </c>
       <c r="D10" s="28" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="14" t="str">
         <f t="shared" si="0"/>
+        <v>9</v>
+      </c>
+      <c r="F10" s="30" t="str">
+        <f t="shared" si="0"/>
+        <v>9</v>
+      </c>
+      <c r="G10" s="14" t="str">
+        <f t="shared" si="0"/>
         <v>8</v>
       </c>
-      <c r="F10" s="30" t="str">
-[...10 lines deleted...]
-      </c>
+      <c r="H10" s="14"/>
       <c r="I10" s="15">
-        <v>843</v>
+        <v>960</v>
       </c>
       <c r="J10" s="15">
-        <v>872</v>
+        <v>944</v>
       </c>
       <c r="K10" s="15">
-        <v>889</v>
-[...1 lines deleted...]
-      <c r="L10" s="15"/>
+        <v>885</v>
+      </c>
+      <c r="L10" s="15">
+        <v>885</v>
+      </c>
       <c r="M10" s="28" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="N10" s="41">
         <f t="shared" si="1"/>
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O10" s="31">
         <f t="shared" ref="O10:O20" si="6">IF(J10="","",J10-I10)</f>
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="P10" s="31">
+        <v>-16</v>
+      </c>
+      <c r="P10" s="17">
         <f t="shared" si="4"/>
-        <v>46</v>
+        <v>-75</v>
       </c>
       <c r="Q10" s="3">
         <f t="shared" si="2"/>
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R10" s="13">
         <f t="shared" si="5"/>
         <v>3</v>
       </c>
       <c r="S10" s="28" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="11" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A11" s="13">
         <f t="shared" si="3"/>
         <v>6</v>
       </c>
       <c r="B11" s="13" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="13" t="s">
         <v>32</v>
       </c>
       <c r="D11" s="28" t="s">
         <v>16</v>
       </c>
       <c r="E11" s="14" t="str">
         <f t="shared" si="0"/>
         <v>8</v>
       </c>
       <c r="F11" s="30" t="str">
         <f t="shared" si="0"/>
         <v>8</v>
       </c>
       <c r="G11" s="14" t="str">
         <f t="shared" si="0"/>
         <v>8</v>
       </c>
       <c r="H11" s="16" t="str">
         <f>IF(L11&gt;=1000,LEFT(L11,2),IF(L11&lt;1000,LEFT(L11,1)))</f>
-        <v/>
+        <v>8</v>
       </c>
       <c r="I11" s="15">
         <v>864</v>
       </c>
       <c r="J11" s="15">
         <v>886</v>
       </c>
       <c r="K11" s="15">
-        <v>870</v>
-[...1 lines deleted...]
-      <c r="L11" s="15"/>
+        <v>879</v>
+      </c>
+      <c r="L11" s="15">
+        <v>879</v>
+      </c>
       <c r="M11" s="28" t="s">
         <v>114</v>
       </c>
       <c r="N11" s="41">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
       <c r="O11" s="31">
         <f t="shared" si="6"/>
         <v>22</v>
       </c>
       <c r="P11" s="31">
         <f t="shared" si="4"/>
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="Q11" s="3">
         <f t="shared" si="2"/>
         <v>1</v>
       </c>
       <c r="R11" s="13">
         <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="S11" s="28" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="12" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A12" s="13">
         <f t="shared" si="3"/>
         <v>7</v>
       </c>
       <c r="B12" s="13" t="s">
-        <v>88</v>
+        <v>118</v>
       </c>
       <c r="C12" s="13" t="s">
-        <v>89</v>
+        <v>119</v>
       </c>
       <c r="D12" s="28" t="s">
         <v>16</v>
       </c>
       <c r="E12" s="14" t="str">
         <f t="shared" si="0"/>
         <v>8</v>
       </c>
-      <c r="F12" s="30" t="str">
-[...1 lines deleted...]
-        <v>8</v>
+      <c r="F12" s="39" t="str">
+        <f t="shared" si="0"/>
+        <v>7</v>
       </c>
       <c r="G12" s="16" t="str">
         <f t="shared" si="0"/>
         <v>7</v>
       </c>
-      <c r="H12" s="14" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="H12" s="14"/>
       <c r="I12" s="15">
-        <v>806</v>
+        <v>819</v>
       </c>
       <c r="J12" s="15">
-        <v>801</v>
+        <v>774</v>
       </c>
       <c r="K12" s="15">
-        <v>771</v>
-[...1 lines deleted...]
-      <c r="L12" s="15"/>
+        <v>782</v>
+      </c>
+      <c r="L12" s="15">
+        <v>782</v>
+      </c>
       <c r="M12" s="28" t="s">
-        <v>17</v>
+        <v>120</v>
       </c>
       <c r="N12" s="41">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="O12" s="31">
         <f t="shared" si="6"/>
-        <v>-5</v>
+        <v>-45</v>
       </c>
       <c r="P12" s="31">
         <f t="shared" si="4"/>
-        <v>-35</v>
+        <v>-37</v>
       </c>
       <c r="Q12" s="3">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="R12" s="13">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S12" s="28" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="13" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A13" s="13">
         <f t="shared" si="3"/>
         <v>8</v>
       </c>
       <c r="B13" s="13" t="s">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="C13" s="13" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="D13" s="28" t="s">
         <v>16</v>
       </c>
       <c r="E13" s="14" t="str">
         <f t="shared" si="0"/>
         <v>8</v>
       </c>
-      <c r="F13" s="39" t="str">
+      <c r="F13" s="30" t="str">
+        <f t="shared" si="0"/>
+        <v>8</v>
+      </c>
+      <c r="G13" s="16" t="str">
         <f t="shared" si="0"/>
         <v>7</v>
       </c>
-      <c r="G13" s="16" t="str">
+      <c r="H13" s="14" t="str">
         <f t="shared" si="0"/>
         <v>7</v>
       </c>
-      <c r="H13" s="14"/>
       <c r="I13" s="15">
-        <v>819</v>
+        <v>806</v>
       </c>
       <c r="J13" s="15">
-        <v>774</v>
+        <v>801</v>
       </c>
       <c r="K13" s="15">
-        <v>769</v>
-[...1 lines deleted...]
-      <c r="L13" s="15"/>
+        <v>741</v>
+      </c>
+      <c r="L13" s="15">
+        <v>741</v>
+      </c>
       <c r="M13" s="28" t="s">
-        <v>120</v>
+        <v>17</v>
       </c>
       <c r="N13" s="41">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="O13" s="31">
         <f t="shared" si="6"/>
-        <v>-45</v>
-[...1 lines deleted...]
-      <c r="P13" s="17">
+        <v>-5</v>
+      </c>
+      <c r="P13" s="31">
         <f t="shared" si="4"/>
-        <v>-50</v>
+        <v>-65</v>
       </c>
       <c r="Q13" s="3">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="R13" s="13">
         <f t="shared" si="5"/>
         <v>3</v>
       </c>
       <c r="S13" s="28" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A14" s="13">
         <f t="shared" si="3"/>
         <v>9</v>
       </c>
       <c r="B14" s="13" t="s">
         <v>39</v>
       </c>
       <c r="C14" s="13" t="s">
         <v>40</v>
       </c>
       <c r="D14" s="28" t="s">
         <v>16</v>
       </c>
       <c r="E14" s="14" t="str">
         <f t="shared" si="0"/>
         <v>6</v>
       </c>
       <c r="F14" s="30" t="str">
         <f t="shared" si="0"/>
         <v>6</v>
       </c>
       <c r="G14" s="14" t="str">
         <f t="shared" si="0"/>
         <v>6</v>
       </c>
       <c r="H14" s="14" t="str">
         <f t="shared" si="0"/>
-        <v/>
+        <v>6</v>
       </c>
       <c r="I14" s="15">
         <v>695</v>
       </c>
       <c r="J14" s="15">
         <v>675</v>
       </c>
       <c r="K14" s="15">
-        <v>699</v>
-[...1 lines deleted...]
-      <c r="L14" s="15"/>
+        <v>670</v>
+      </c>
+      <c r="L14" s="15">
+        <v>670</v>
+      </c>
       <c r="M14" s="28" t="s">
         <v>116</v>
       </c>
       <c r="N14" s="41">
         <f t="shared" si="1"/>
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O14" s="31">
         <f t="shared" si="6"/>
         <v>-20</v>
       </c>
       <c r="P14" s="31">
         <f t="shared" si="4"/>
-        <v>4</v>
+        <v>-25</v>
       </c>
       <c r="Q14" s="3">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="R14" s="13">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S14" s="28" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="15" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A15" s="13">
         <f t="shared" si="3"/>
         <v>10</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>100</v>
       </c>
       <c r="C15" s="13" t="s">
         <v>101</v>
       </c>
       <c r="D15" s="28" t="s">
         <v>16</v>
       </c>
       <c r="E15" s="14" t="str">
         <f t="shared" si="0"/>
         <v>6</v>
       </c>
       <c r="F15" s="30" t="str">
         <f t="shared" si="0"/>
         <v>6</v>
       </c>
       <c r="G15" s="14" t="str">
         <f t="shared" si="0"/>
         <v>6</v>
       </c>
       <c r="H15" s="14" t="str">
         <f t="shared" si="0"/>
-        <v/>
+        <v>6</v>
       </c>
       <c r="I15" s="15">
         <v>603</v>
       </c>
       <c r="J15" s="15">
         <v>640</v>
       </c>
       <c r="K15" s="15">
-        <v>667</v>
-[...1 lines deleted...]
-      <c r="L15" s="15"/>
+        <v>662</v>
+      </c>
+      <c r="L15" s="15">
+        <v>662</v>
+      </c>
       <c r="M15" s="28" t="s">
         <v>114</v>
       </c>
       <c r="N15" s="41">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
       <c r="O15" s="31">
         <f t="shared" si="6"/>
         <v>37</v>
       </c>
       <c r="P15" s="18">
         <f t="shared" si="4"/>
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="Q15" s="3">
         <f>IF(O13&gt;0,1,IF(O13&lt;0,0,IF(O13=0,"")))</f>
         <v>0</v>
       </c>
       <c r="R15" s="13">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S15" s="28" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="16" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A16" s="13">
         <f t="shared" si="3"/>
         <v>11</v>
       </c>
       <c r="B16" s="13" t="s">
         <v>48</v>
       </c>
       <c r="C16" s="13" t="s">
         <v>58</v>
       </c>
       <c r="D16" s="28" t="s">
         <v>16</v>
       </c>
       <c r="E16" s="14" t="str">
         <f t="shared" si="0"/>
         <v>5</v>
       </c>
       <c r="F16" s="14" t="str">
         <f t="shared" si="0"/>
         <v>5</v>
       </c>
       <c r="G16" s="14" t="str">
         <f t="shared" si="0"/>
         <v>5</v>
       </c>
       <c r="H16" s="14" t="str">
         <f t="shared" si="0"/>
-        <v/>
+        <v>5</v>
       </c>
       <c r="I16" s="15">
         <v>520</v>
       </c>
       <c r="J16" s="15">
         <v>532</v>
       </c>
       <c r="K16" s="15">
-        <v>545</v>
-[...1 lines deleted...]
-      <c r="L16" s="15"/>
+        <v>534</v>
+      </c>
+      <c r="L16" s="15">
+        <v>534</v>
+      </c>
       <c r="M16" s="28" t="s">
         <v>47</v>
       </c>
       <c r="N16" s="41">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
       <c r="O16" s="31">
         <f t="shared" si="6"/>
         <v>12</v>
       </c>
       <c r="P16" s="31">
         <f t="shared" si="4"/>
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="Q16" s="3">
         <f t="shared" ref="Q16:Q22" si="7">IF(O14&gt;0,1,IF(O14&lt;0,0,IF(O14=0,"")))</f>
         <v>0</v>
       </c>
       <c r="R16" s="13">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S16" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="17" spans="1:20" x14ac:dyDescent="0.2">
       <c r="A17" s="13">
         <f t="shared" si="3"/>
         <v>12</v>
       </c>
       <c r="B17" s="13" t="s">
         <v>63</v>
       </c>
       <c r="C17" s="13" t="s">
         <v>58</v>
       </c>
       <c r="D17" s="28" t="s">
         <v>16</v>
       </c>
       <c r="E17" s="14" t="str">
         <f t="shared" si="0"/>
         <v>5</v>
       </c>
       <c r="F17" s="14" t="str">
         <f t="shared" si="0"/>
         <v>5</v>
       </c>
       <c r="G17" s="14" t="str">
         <f t="shared" si="0"/>
         <v>5</v>
       </c>
       <c r="H17" s="14" t="str">
         <f t="shared" si="0"/>
-        <v/>
+        <v>5</v>
       </c>
       <c r="I17" s="15">
         <v>534</v>
       </c>
       <c r="J17" s="15">
         <v>513</v>
       </c>
       <c r="K17" s="15">
-        <v>516</v>
-[...1 lines deleted...]
-      <c r="L17" s="15"/>
+        <v>522</v>
+      </c>
+      <c r="L17" s="15">
+        <v>522</v>
+      </c>
       <c r="M17" s="28" t="s">
         <v>41</v>
       </c>
       <c r="N17" s="41">
         <f>IF(P17&gt;0,1,IF(P17&lt;0,0,IF(OR(P17=0,P17=""),"")))</f>
         <v>0</v>
       </c>
       <c r="O17" s="31">
         <f t="shared" si="6"/>
         <v>-21</v>
       </c>
       <c r="P17" s="31">
         <f t="shared" si="4"/>
-        <v>-18</v>
+        <v>-12</v>
       </c>
       <c r="Q17" s="3">
         <f t="shared" si="7"/>
         <v>1</v>
       </c>
       <c r="R17" s="13">
         <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="S17" s="28" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="18" spans="1:20" x14ac:dyDescent="0.2">
       <c r="A18" s="13">
         <f t="shared" si="3"/>
         <v>13</v>
       </c>
       <c r="B18" s="13" t="s">
         <v>91</v>
       </c>
       <c r="C18" s="13" t="s">
         <v>92</v>
       </c>
       <c r="D18" s="28" t="s">
         <v>50</v>
       </c>
       <c r="E18" s="14" t="str">
         <f t="shared" si="0"/>
         <v>5</v>
       </c>
       <c r="F18" s="14" t="str">
         <f t="shared" si="0"/>
         <v>5</v>
       </c>
       <c r="G18" s="14" t="str">
         <f t="shared" si="0"/>
         <v>5</v>
       </c>
       <c r="H18" s="14" t="str">
         <f t="shared" si="0"/>
-        <v/>
+        <v>5</v>
       </c>
       <c r="I18" s="15">
         <v>500</v>
       </c>
       <c r="J18" s="15">
         <v>500</v>
       </c>
       <c r="K18" s="15">
-        <v>505</v>
-[...1 lines deleted...]
-      <c r="L18" s="15"/>
+        <v>500</v>
+      </c>
+      <c r="L18" s="15">
+        <v>500</v>
+      </c>
       <c r="M18" s="28" t="s">
         <v>44</v>
       </c>
-      <c r="N18" s="41">
-[...1 lines deleted...]
-        <v>1</v>
+      <c r="N18" s="41" t="str">
+        <f t="shared" si="1"/>
+        <v/>
       </c>
       <c r="O18" s="31">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="P18" s="31">
         <f t="shared" si="4"/>
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="Q18" s="3">
         <f t="shared" si="7"/>
         <v>1</v>
       </c>
       <c r="R18" s="13">
         <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="S18" s="28" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="19" spans="1:20" x14ac:dyDescent="0.2">
       <c r="A19" s="13">
         <f t="shared" si="3"/>
         <v>14</v>
       </c>
       <c r="B19" s="13" t="s">
         <v>42</v>
       </c>
       <c r="C19" s="13" t="s">
         <v>43</v>
       </c>
       <c r="D19" s="28" t="s">
         <v>16</v>
       </c>
       <c r="E19" s="14" t="str">
         <f t="shared" si="0"/>
         <v>5</v>
       </c>
       <c r="F19" s="14" t="str">
         <f t="shared" si="0"/>
         <v>5</v>
       </c>
       <c r="G19" s="30" t="str">
         <f t="shared" si="0"/>
         <v>5</v>
       </c>
       <c r="H19" s="14" t="str">
         <f t="shared" si="0"/>
-        <v/>
+        <v>5</v>
       </c>
       <c r="I19" s="15">
         <v>511</v>
       </c>
       <c r="J19" s="15">
         <v>511</v>
       </c>
       <c r="K19" s="15">
-        <v>504</v>
-[...1 lines deleted...]
-      <c r="L19" s="15"/>
+        <v>500</v>
+      </c>
+      <c r="L19" s="15">
+        <v>500</v>
+      </c>
       <c r="M19" s="28" t="s">
         <v>113</v>
       </c>
       <c r="N19" s="41">
-        <f t="shared" si="8"/>
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="O19" s="31">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="P19" s="31">
         <f t="shared" si="4"/>
-        <v>-7</v>
+        <v>-11</v>
       </c>
       <c r="Q19" s="3">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="R19" s="13">
         <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="S19" s="28" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="20" spans="1:20" x14ac:dyDescent="0.2">
       <c r="A20" s="13">
         <f t="shared" si="3"/>
         <v>15</v>
       </c>
       <c r="B20" s="13" t="s">
-        <v>45</v>
+        <v>109</v>
       </c>
       <c r="C20" s="13" t="s">
-        <v>46</v>
+        <v>108</v>
       </c>
       <c r="D20" s="28" t="s">
         <v>16</v>
       </c>
       <c r="E20" s="14" t="str">
         <f t="shared" si="0"/>
         <v>5</v>
       </c>
       <c r="F20" s="14" t="str">
         <f t="shared" si="0"/>
         <v>5</v>
       </c>
-      <c r="G20" s="16" t="str">
-[...1 lines deleted...]
-        <v>4</v>
+      <c r="G20" s="14" t="str">
+        <f t="shared" si="0"/>
+        <v>5</v>
       </c>
       <c r="H20" s="14" t="str">
         <f t="shared" si="0"/>
-        <v/>
+        <v>5</v>
       </c>
       <c r="I20" s="15">
-        <v>505</v>
+        <v>500</v>
       </c>
       <c r="J20" s="15">
         <v>500</v>
       </c>
       <c r="K20" s="15">
-        <v>499</v>
-[...1 lines deleted...]
-      <c r="L20" s="15"/>
+        <v>500</v>
+      </c>
+      <c r="L20" s="15">
+        <v>500</v>
+      </c>
       <c r="M20" s="28" t="s">
-        <v>117</v>
-[...3 lines deleted...]
-        <v>0</v>
+        <v>57</v>
+      </c>
+      <c r="N20" s="41" t="str">
+        <f t="shared" si="1"/>
+        <v/>
       </c>
       <c r="O20" s="31">
         <f t="shared" si="6"/>
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="P20" s="31">
         <f t="shared" si="4"/>
-        <v>-6</v>
+        <v>0</v>
       </c>
       <c r="Q20" s="3" t="str">
         <f t="shared" si="7"/>
         <v/>
       </c>
       <c r="R20" s="13">
         <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="S20" s="28" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="21" spans="1:20" x14ac:dyDescent="0.2">
       <c r="A21" s="13">
         <f t="shared" si="3"/>
         <v>16</v>
       </c>
       <c r="B21" s="13" t="s">
-        <v>109</v>
+        <v>45</v>
       </c>
       <c r="C21" s="13" t="s">
-        <v>108</v>
+        <v>46</v>
       </c>
       <c r="D21" s="28" t="s">
         <v>16</v>
       </c>
       <c r="E21" s="14" t="str">
         <f t="shared" si="0"/>
         <v>5</v>
       </c>
       <c r="F21" s="14" t="str">
         <f t="shared" si="0"/>
         <v>5</v>
       </c>
-      <c r="G21" s="14" t="str">
+      <c r="G21" s="16" t="str">
         <f t="shared" si="0"/>
         <v>5</v>
       </c>
       <c r="H21" s="14" t="str">
         <f t="shared" si="0"/>
-        <v/>
+        <v>5</v>
       </c>
       <c r="I21" s="15">
-        <v>500</v>
+        <v>505</v>
       </c>
       <c r="J21" s="15">
         <v>500</v>
       </c>
       <c r="K21" s="15">
         <v>500</v>
       </c>
-      <c r="L21" s="15"/>
+      <c r="L21" s="15">
+        <v>500</v>
+      </c>
       <c r="M21" s="28" t="s">
-        <v>57</v>
-[...3 lines deleted...]
-        <v/>
+        <v>117</v>
+      </c>
+      <c r="N21" s="41">
+        <f t="shared" si="1"/>
+        <v>0</v>
       </c>
       <c r="O21" s="31">
         <f>IF(J20="","",J20-I20)</f>
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="P21" s="31">
         <f t="shared" si="4"/>
-        <v>0</v>
+        <v>-5</v>
       </c>
       <c r="Q21" s="3" t="str">
         <f t="shared" si="7"/>
         <v/>
       </c>
       <c r="R21" s="13">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S21" s="28" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="22" spans="1:20" x14ac:dyDescent="0.2">
       <c r="A22" s="13">
         <f t="shared" si="3"/>
         <v>17</v>
       </c>
       <c r="B22" s="13" t="s">
         <v>124</v>
       </c>
       <c r="C22" s="13" t="s">
         <v>125</v>
       </c>
       <c r="D22" s="28" t="s">
         <v>16</v>
       </c>
       <c r="E22" s="14" t="str">
-        <f t="shared" ref="E22:H35" si="9">IF(I22&gt;=1000,LEFT(I22,2),IF(I22&lt;1000,LEFT(I22,1)))</f>
+        <f t="shared" ref="E22:H34" si="8">IF(I22&gt;=1000,LEFT(I22,2),IF(I22&lt;1000,LEFT(I22,1)))</f>
         <v>5</v>
       </c>
       <c r="F22" s="14" t="str">
-        <f t="shared" si="9"/>
+        <f t="shared" si="8"/>
         <v>5</v>
       </c>
       <c r="G22" s="16" t="str">
-        <f t="shared" si="9"/>
-        <v>4</v>
+        <f t="shared" si="8"/>
+        <v>5</v>
       </c>
       <c r="H22" s="14" t="str">
-        <f t="shared" si="9"/>
-        <v/>
+        <f t="shared" si="8"/>
+        <v>5</v>
       </c>
       <c r="I22" s="15">
         <v>500</v>
       </c>
       <c r="J22" s="15">
         <v>500</v>
       </c>
       <c r="K22" s="15">
-        <v>445</v>
-[...1 lines deleted...]
-      <c r="L22" s="15"/>
+        <v>500</v>
+      </c>
+      <c r="L22" s="15">
+        <v>500</v>
+      </c>
       <c r="M22" s="28" t="s">
         <v>51</v>
       </c>
-      <c r="N22" s="41">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="N22" s="41" t="str">
+        <f t="shared" si="1"/>
+        <v/>
       </c>
       <c r="O22" s="31">
         <f>IF(J21="","",J21-I21)</f>
-        <v>0</v>
+        <v>-5</v>
       </c>
       <c r="P22" s="31">
         <f t="shared" si="4"/>
-        <v>-55</v>
-[...1 lines deleted...]
-      <c r="Q22" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="3" t="str">
         <f t="shared" si="7"/>
-        <v>0</v>
+        <v/>
       </c>
       <c r="R22" s="13">
         <f>COUNTIF($M$6:$M$22,S22)</f>
         <v>0</v>
       </c>
       <c r="S22" s="28" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="23" spans="1:20" x14ac:dyDescent="0.2">
       <c r="C23" s="27" t="s">
         <v>66</v>
       </c>
       <c r="F23" s="2"/>
       <c r="G23" s="3"/>
       <c r="H23" s="3"/>
       <c r="I23" s="34"/>
       <c r="J23" s="34"/>
       <c r="K23" s="34"/>
       <c r="L23" s="34"/>
       <c r="N23" s="41"/>
       <c r="O23" s="2"/>
       <c r="P23" s="2"/>
       <c r="Q23" s="3"/>
       <c r="R23" s="13">
@@ -3403,67 +3455,67 @@
         <f>COUNTA(B30:B33)</f>
         <v>4</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>71</v>
       </c>
       <c r="L25" s="3"/>
       <c r="N25" s="19" t="s">
         <v>67</v>
       </c>
       <c r="P25" s="27"/>
     </row>
     <row r="26" spans="1:20" x14ac:dyDescent="0.2">
       <c r="B26" s="20" t="s">
         <v>72</v>
       </c>
       <c r="C26" s="13">
         <f>COUNTA(C36:C37)</f>
         <v>2</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>73</v>
       </c>
       <c r="M26" s="22">
         <f>IF(N6="","",COUNTIF(N6:N22,1))</f>
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="N26" s="1" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="27" spans="1:20" x14ac:dyDescent="0.2">
       <c r="B27" s="25" t="s">
         <v>74</v>
       </c>
       <c r="C27" s="24">
         <f>SUM(C24:C26)</f>
         <v>19</v>
       </c>
       <c r="M27" s="19">
         <f>IF(N6="","",COUNTIF(N6:N22,""))</f>
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="N27" s="1" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="28" spans="1:20" x14ac:dyDescent="0.2">
       <c r="B28" s="3"/>
       <c r="C28" s="3"/>
       <c r="M28" s="23">
         <f>IF(N6="","",COUNTIF(N6:N22,0))</f>
         <v>8</v>
       </c>
       <c r="N28" s="1" t="s">
         <v>73</v>
       </c>
       <c r="Q28" s="35"/>
     </row>
     <row r="29" spans="1:20" x14ac:dyDescent="0.2">
       <c r="A29" s="26"/>
       <c r="B29" s="44" t="s">
         <v>126</v>
       </c>
       <c r="C29" s="44"/>
       <c r="M29" s="3"/>
       <c r="N29" s="35"/>
@@ -3613,51 +3665,59 @@
       <c r="F43" s="27"/>
       <c r="G43" s="27"/>
       <c r="H43" s="27"/>
       <c r="I43" s="2"/>
       <c r="J43" s="1"/>
       <c r="K43" s="1"/>
       <c r="L43" s="1"/>
       <c r="M43" s="27"/>
       <c r="N43" s="27"/>
       <c r="P43" s="1"/>
       <c r="Q43" s="2"/>
       <c r="S43" s="1"/>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
   </sheetData>
   <autoFilter ref="A5:T5" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
   <mergeCells count="4">
     <mergeCell ref="E3:G3"/>
     <mergeCell ref="P3:Q3"/>
     <mergeCell ref="B29:C29"/>
     <mergeCell ref="B35:C35"/>
   </mergeCells>
-  <conditionalFormatting sqref="I6:L23">
+  <conditionalFormatting sqref="I23:L23 I6:K22">
+    <cfRule type="cellIs" dxfId="3" priority="3" operator="greaterThan">
+      <formula>$I6</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="2" priority="4" operator="lessThan">
+      <formula>$I6</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="L6:L22">
     <cfRule type="cellIs" dxfId="1" priority="1" operator="greaterThan">
       <formula>$I6</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="0" priority="2" operator="lessThan">
       <formula>$I6</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.31" right="0.14000000000000001" top="0.34" bottom="0.36" header="0.24" footer="0.16"/>
   <pageSetup paperSize="9" scale="98" orientation="landscape" horizontalDpi="4294967293" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6E2D09A0-C3A5-4E3F-9C9B-065F2D30FBF0}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:W44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="H7" sqref="H7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
@@ -5268,62 +5328,62 @@
     </row>
     <row r="44" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A44" s="13">
         <f>A43+1</f>
         <v>6</v>
       </c>
       <c r="B44" s="42" t="s">
         <v>78</v>
       </c>
       <c r="C44" s="42" t="s">
         <v>107</v>
       </c>
       <c r="D44" s="13" t="s">
         <v>50</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A5:T5" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
   <mergeCells count="4">
     <mergeCell ref="E3:G3"/>
     <mergeCell ref="P3:Q3"/>
     <mergeCell ref="B30:C30"/>
     <mergeCell ref="B38:C38"/>
   </mergeCells>
   <conditionalFormatting sqref="J6:J22 K6:K23">
-    <cfRule type="cellIs" dxfId="13" priority="3" operator="greaterThan">
+    <cfRule type="cellIs" dxfId="15" priority="3" operator="greaterThan">
       <formula>$I6</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="12" priority="4" operator="lessThan">
+    <cfRule type="cellIs" dxfId="14" priority="4" operator="lessThan">
       <formula>$I6</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="L6:L22">
-    <cfRule type="cellIs" dxfId="11" priority="1" operator="greaterThan">
+    <cfRule type="cellIs" dxfId="13" priority="1" operator="greaterThan">
       <formula>$I6</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="10" priority="2" operator="lessThan">
+    <cfRule type="cellIs" dxfId="12" priority="2" operator="lessThan">
       <formula>$I6</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.31" right="0.14000000000000001" top="0.34" bottom="0.36" header="0.24" footer="0.16"/>
   <pageSetup paperSize="9" scale="98" orientation="landscape" horizontalDpi="4294967293" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2907AA78-9881-4DDF-8844-31F97D61C47B}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:W39"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B9" sqref="B9:D9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="17.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="11.42578125" style="1"/>
@@ -6886,62 +6946,62 @@
       <c r="H39" s="27"/>
       <c r="I39" s="2"/>
       <c r="J39" s="1"/>
       <c r="K39" s="1"/>
       <c r="L39" s="1"/>
       <c r="M39" s="27"/>
       <c r="N39" s="27"/>
       <c r="O39" s="1"/>
       <c r="P39" s="1"/>
       <c r="Q39" s="2"/>
       <c r="S39" s="1"/>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
   </sheetData>
   <autoFilter ref="A5:T5" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
   <mergeCells count="4">
     <mergeCell ref="E3:G3"/>
     <mergeCell ref="P3:Q3"/>
     <mergeCell ref="B29:C29"/>
     <mergeCell ref="B36:C36"/>
   </mergeCells>
   <conditionalFormatting sqref="J6:L18">
-    <cfRule type="cellIs" dxfId="9" priority="3" operator="greaterThan">
+    <cfRule type="cellIs" dxfId="11" priority="3" operator="greaterThan">
       <formula>$I6</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="8" priority="4" operator="lessThan">
+    <cfRule type="cellIs" dxfId="10" priority="4" operator="lessThan">
       <formula>$I6</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K19:L22">
-    <cfRule type="cellIs" dxfId="7" priority="1" operator="greaterThan">
+    <cfRule type="cellIs" dxfId="9" priority="1" operator="greaterThan">
       <formula>$I19</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="6" priority="2" operator="lessThan">
+    <cfRule type="cellIs" dxfId="8" priority="2" operator="lessThan">
       <formula>$I19</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.31" right="0.14000000000000001" top="0.34" bottom="0.36" header="0.24" footer="0.16"/>
   <pageSetup paperSize="9" scale="98" orientation="landscape" horizontalDpi="4294967293" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1A2359E5-19D9-43CF-A94D-01EB5A959ACE}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:W45"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="W19" sqref="W19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="17.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="11.42578125" style="1"/>
@@ -8670,54 +8730,54 @@
       <c r="H45" s="27"/>
       <c r="I45" s="2"/>
       <c r="J45" s="1"/>
       <c r="K45" s="1"/>
       <c r="L45" s="1"/>
       <c r="M45" s="27"/>
       <c r="N45" s="27"/>
       <c r="O45" s="1"/>
       <c r="P45" s="1"/>
       <c r="Q45" s="2"/>
       <c r="S45" s="1"/>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
   </sheetData>
   <autoFilter ref="A5:T5" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
   <mergeCells count="4">
     <mergeCell ref="E3:G3"/>
     <mergeCell ref="P3:Q3"/>
     <mergeCell ref="B33:C33"/>
     <mergeCell ref="B42:C42"/>
   </mergeCells>
   <conditionalFormatting sqref="K6:K20 K22 K24:K25">
-    <cfRule type="cellIs" dxfId="5" priority="1" operator="greaterThan">
+    <cfRule type="cellIs" dxfId="7" priority="1" operator="greaterThan">
       <formula>$I6</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="4" priority="2" operator="lessThan">
+    <cfRule type="cellIs" dxfId="6" priority="2" operator="lessThan">
       <formula>$I6</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.31" right="0.14000000000000001" top="0.34" bottom="0.36" header="0.24" footer="0.16"/>
   <pageSetup paperSize="9" scale="98" orientation="landscape" horizontalDpi="4294967293" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8A33B7CB-9BD9-45DE-8FC4-FD84D2898290}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:W45"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="Z4" sqref="Z4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="17.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="11.42578125" style="1"/>
@@ -10488,54 +10548,54 @@
       <c r="G45" s="27"/>
       <c r="H45" s="27"/>
       <c r="I45" s="2"/>
       <c r="J45" s="1"/>
       <c r="K45" s="1"/>
       <c r="L45" s="1"/>
       <c r="M45" s="27"/>
       <c r="N45" s="27"/>
       <c r="P45" s="1"/>
       <c r="Q45" s="2"/>
       <c r="S45" s="1"/>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
   </sheetData>
   <autoFilter ref="A5:T5" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
   <mergeCells count="4">
     <mergeCell ref="E3:G3"/>
     <mergeCell ref="P3:Q3"/>
     <mergeCell ref="B33:C33"/>
     <mergeCell ref="B42:C42"/>
   </mergeCells>
   <conditionalFormatting sqref="I6:K17 L6:L24 J18:K18 I19:K24 I25:L25">
-    <cfRule type="cellIs" dxfId="3" priority="1" operator="greaterThan">
+    <cfRule type="cellIs" dxfId="5" priority="1" operator="greaterThan">
       <formula>$I6</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="2" priority="2" operator="lessThan">
+    <cfRule type="cellIs" dxfId="4" priority="2" operator="lessThan">
       <formula>$I6</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.31" right="0.14000000000000001" top="0.34" bottom="0.36" header="0.24" footer="0.16"/>
   <pageSetup paperSize="9" scale="98" orientation="landscape" horizontalDpi="4294967293" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>